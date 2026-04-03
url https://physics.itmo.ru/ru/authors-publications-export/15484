--- v1 (2026-01-08)
+++ v2 (2026-04-03)
@@ -44,75 +44,75 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Luminescent studies of flexible [DUT-8 (Zn)] metal-organic frameworks</t>
   </si>
   <si>
     <t>Nina V. Slyusarenko, Alexander Krylov, Maria Timofeeva, Sergei Shipilovskikh, Evgenia Slyusareva</t>
   </si>
   <si>
     <t>XVI International Conference on Pulsed Lasers and Laser Applications</t>
   </si>
   <si>
     <t>10.1117/12.3005774</t>
   </si>
   <si>
     <t>Nonlinear Metal–Organic Framework Crystals for Efficient Multicolor Coherent Optical Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202300881</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -431,51 +431,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="121.399" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="364.482" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="342.059" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>