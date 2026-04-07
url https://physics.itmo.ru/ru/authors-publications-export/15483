--- v1 (2025-11-03)
+++ v2 (2026-04-07)
@@ -44,93 +44,93 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Highly Nonlinear Metal‐Organic Framework Microcrystal for Ultrabroadband and Multiwavelength Coherent Light Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Sergei Shipilovskikh, Irina D. Yushina, Jean‐François Pierson, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Sergei Shipilovskikh, Irina D. Yushina, Jean‐François Pierson</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>e01152</t>
   </si>
   <si>
     <t>10.1002/lpor.202501152</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Application of DUT-4 MOF structure switching for optical and electrical humidity sensing</t>
   </si>
   <si>
-    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin, Valentin Milichko</t>
+    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>3459-3464</t>
   </si>
   <si>
     <t>10.1039/d4dt00038b</t>
   </si>
   <si>
     <t>Nonlinear Metal–Organic Framework Crystals for Efficient Multicolor Coherent Optical Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202300881</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -449,51 +449,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="137.966" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="364.482" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="342.059" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>