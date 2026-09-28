--- v1 (2026-04-08)
+++ v2 (2026-09-28)
@@ -83,90 +83,90 @@
   <si>
     <t>Energy &amp;amp; Fuels</t>
   </si>
   <si>
     <t>8261-8272</t>
   </si>
   <si>
     <t>10.1021/acs.energyfuels.4c06234</t>
   </si>
   <si>
     <t>Functionalization of Hydrophilic and Amphiphilic Carbon Dots with Polyethylene Glycol for Electroluminescent Devices</t>
   </si>
   <si>
     <t>Mikhail D. Miruschenko, Kseniia D. Kosolapova, Ivan A. Aleinik, Lyubov’ N. Borodina, Anna A. Vedernikova, Anastasiia V. Sokolova, Maria Sandzhieva, Aleksandr M. Mitroshin, Alexander V. Yakimansky, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Sergei A. Cherevkov, Michal Langer, Michal Otyepka, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400528</t>
   </si>
   <si>
     <t>Легированные гадолинием углеродные точки с излучением в длинноволновой области спектра для двухмодальной визуализации</t>
   </si>
   <si>
-    <t>Анастасия Ефимова, Зиля  Бадриева , Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
+    <t>Анастасия Ефимова, Зиля  Мурзина (Бадриева), Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
   </si>
   <si>
     <t>Оптический журнал</t>
   </si>
   <si>
     <t>5-17</t>
   </si>
   <si>
     <t>10.17586/1023-5086-2024-91-06-5-17</t>
   </si>
   <si>
     <t>Amphiphilic acetylacetone-based carbon dots</t>
   </si>
   <si>
     <t>Sergei A. Cherevkov, Evgeniia A. Stepanidenko, Mikhail D. Miruschenko, Andrei M. Zverkov, Alexander M. Mitroshin, Igor V. Margaryan, Igor G. Spiridonov, Denis V. Danilov, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Marina V. Baidakova, Roman V. Sokolov, Maria Sandzhieva, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d3tc04675c</t>
   </si>
   <si>
     <t>One-Pot Synthesis of Affordable Redox-Responsive Drug Delivery System Based on Trithiocyanuric Acid Nanoparticles</t>
   </si>
   <si>
     <t>Elena Kopoleva, Maksim D. Lebedev, Alisa Postovalova , Anna  Rogova , Landysh Fatkhutdinova, Olga Epifanovskaya, Alexander A. Goncharenko, Arina V. Kremleva, Nadezhda Domracheva, Anton S. Bukatin, Albert R. Muslimov, Aleksandra Koroleva, Evgeniy V. Zhizhin, Kirill V. Lepik, Alexander Timin, Oleksii Peltek, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.3c02933</t>
   </si>
   <si>
     <t>Manganese-Doped Carbon Dots as a Promising Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Badrieva, Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
+    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Мурзина (Badrieva), Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics10070757</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">