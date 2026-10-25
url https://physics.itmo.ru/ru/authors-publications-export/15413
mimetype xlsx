--- v1 (2025-11-26)
+++ v2 (2026-10-25)
@@ -83,51 +83,51 @@
   <si>
     <t>Mikhail D. Miruschenko, Kseniia D. Kosolapova, Ivan A. Aleinik, Lyubov’ N. Borodina, Anna A. Vedernikova, Anastasiia V. Sokolova, Maria Sandzhieva, Aleksandr M. Mitroshin, Alexander V. Yakimansky, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Sergei A. Cherevkov, Michal Langer, Michal Otyepka, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400528</t>
   </si>
   <si>
     <t>Amphiphilic acetylacetone-based carbon dots</t>
   </si>
   <si>
     <t>Sergei A. Cherevkov, Evgeniia A. Stepanidenko, Mikhail D. Miruschenko, Andrei M. Zverkov, Alexander M. Mitroshin, Igor V. Margaryan, Igor G. Spiridonov, Denis V. Danilov, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Marina V. Baidakova, Roman V. Sokolov, Maria Sandzhieva, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d3tc04675c</t>
   </si>
   <si>
     <t>Manganese-Doped Carbon Dots as a Promising Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Badrieva, Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
+    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Мурзина (Badrieva), Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics10070757</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">