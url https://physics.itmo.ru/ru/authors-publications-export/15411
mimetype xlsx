--- v1 (2025-11-26)
+++ v2 (2026-11-04)
@@ -71,78 +71,78 @@
   <si>
     <t>Energy &amp;amp; Fuels</t>
   </si>
   <si>
     <t>8261-8272</t>
   </si>
   <si>
     <t>10.1021/acs.energyfuels.4c06234</t>
   </si>
   <si>
     <t>Functionalization of Hydrophilic and Amphiphilic Carbon Dots with Polyethylene Glycol for Electroluminescent Devices</t>
   </si>
   <si>
     <t>Mikhail D. Miruschenko, Kseniia D. Kosolapova, Ivan A. Aleinik, Lyubov’ N. Borodina, Anna A. Vedernikova, Anastasiia V. Sokolova, Maria Sandzhieva, Aleksandr M. Mitroshin, Alexander V. Yakimansky, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Sergei A. Cherevkov, Michal Langer, Michal Otyepka, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400528</t>
   </si>
   <si>
     <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Arina A. Efimova, Zilia Badrieva, Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
+    <t>Arina A. Efimova, Zilia Мурзина (Badrieva), Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Amphiphilic acetylacetone-based carbon dots</t>
   </si>
   <si>
     <t>Sergei A. Cherevkov, Evgeniia A. Stepanidenko, Mikhail D. Miruschenko, Andrei M. Zverkov, Alexander M. Mitroshin, Igor V. Margaryan, Igor G. Spiridonov, Denis V. Danilov, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Marina V. Baidakova, Roman V. Sokolov, Maria Sandzhieva, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d3tc04675c</t>
   </si>
   <si>
     <t>Manganese-Doped Carbon Dots as a Promising Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Badrieva, Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
+    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Мурзина (Badrieva), Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics10070757</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">