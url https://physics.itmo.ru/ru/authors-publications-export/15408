--- v1 (2025-12-05)
+++ v2 (2026-09-20)
@@ -56,51 +56,51 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Functionalization of Hydrophilic and Amphiphilic Carbon Dots with Polyethylene Glycol for Electroluminescent Devices</t>
   </si>
   <si>
     <t>Mikhail D. Miruschenko, Kseniia D. Kosolapova, Ivan A. Aleinik, Lyubov’ N. Borodina, Anna A. Vedernikova, Anastasiia V. Sokolova, Maria Sandzhieva, Aleksandr M. Mitroshin, Alexander V. Yakimansky, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Sergei A. Cherevkov, Michal Langer, Michal Otyepka, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400528</t>
   </si>
   <si>
     <t>Manganese-Doped Carbon Dots as a Promising Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Badrieva, Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
+    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Мурзина (Badrieva), Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics10070757</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">