--- v0 (2025-10-08)
+++ v1 (2026-04-04)
@@ -71,51 +71,51 @@
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Amphiphilic acetylacetone-based carbon dots</t>
   </si>
   <si>
     <t>Sergei A. Cherevkov, Evgeniia A. Stepanidenko, Mikhail D. Miruschenko, Andrei M. Zverkov, Alexander M. Mitroshin, Igor V. Margaryan, Igor G. Spiridonov, Denis V. Danilov, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Marina V. Baidakova, Roman V. Sokolov, Maria Sandzhieva, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d3tc04675c</t>
   </si>
   <si>
     <t>Self‐Assembly of Hydrogen‐Bonded Organic Crystals on Arbitrary Surfaces for Efficient Amplified Spontaneous Emission</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202300173</t>
   </si>
   <si>
     <t>Manganese-Doped Carbon Dots as a Promising Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Badrieva, Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics10070757</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>