--- v1 (2026-04-04)
+++ v2 (2026-09-28)
@@ -44,90 +44,90 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Arina A. Efimova, Zilia Badrieva, Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
+    <t>Arina A. Efimova, Zilia Мурзина (Badrieva), Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Amphiphilic acetylacetone-based carbon dots</t>
   </si>
   <si>
     <t>Sergei A. Cherevkov, Evgeniia A. Stepanidenko, Mikhail D. Miruschenko, Andrei M. Zverkov, Alexander M. Mitroshin, Igor V. Margaryan, Igor G. Spiridonov, Denis V. Danilov, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Marina V. Baidakova, Roman V. Sokolov, Maria Sandzhieva, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d3tc04675c</t>
   </si>
   <si>
     <t>Self‐Assembly of Hydrogen‐Bonded Organic Crystals on Arbitrary Surfaces for Efficient Amplified Spontaneous Emission</t>
   </si>
   <si>
     <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202300173</t>
   </si>
   <si>
     <t>Manganese-Doped Carbon Dots as a Promising Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Badrieva, Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
+    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Мурзина (Badrieva), Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics10070757</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">