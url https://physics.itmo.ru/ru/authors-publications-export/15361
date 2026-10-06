--- v0 (2025-10-25)
+++ v1 (2026-10-06)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Microfluidic Vaterite Synthesis: Approaching the Nanoscale Particles</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, Mikhail Baranov, Sergei A. Cherevkov, Petr V. Konarev, Vladimir V. Volkov, Stanislav Moshkalev, Daria B. Trushina</t>
+  </si>
+  <si>
+    <t>Nanomaterials</t>
+  </si>
+  <si>
+    <t>10.3390/nano13233075</t>
   </si>
   <si>
     <t>Proteolytic Resistance Determines Albumin Nanoparticle Drug Delivery Properties and Increases Cathepsin B, D, and G Expression</t>
   </si>
   <si>
     <t>Ekaterina P. Kolesova, Vera S. Egorova, Anastasiia O. Syrocheva, Anastasiia S. Frolova, Dmitry Kostyushev, Anastasiia Kostyusheva, Sergey Brezgin, Daria B. Trushina, Landysh Fatkhutdinova, Mikhail Zyuzin, Polina A. Demina, Evgeny V. Khaydukov, Andrey A. Zamyatnin, Alessandro Parodi</t>
   </si>
   <si>
     <t>International Journal of Molecular Sciences</t>
   </si>
   <si>
     <t>10.3390/ijms241210245</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -398,51 +410,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="333.776" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -457,65 +469,94 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="E2">
-        <v>10245</v>
+        <v>3075</v>
       </c>
       <c r="F2">
         <v>2023</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
+        <v>5.08</v>
+      </c>
+      <c r="I2">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3">
+        <v>24</v>
+      </c>
+      <c r="E3">
+        <v>10245</v>
+      </c>
+      <c r="F3">
+        <v>2023</v>
+      </c>
+      <c r="G3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3">
         <v>6.21</v>
       </c>
-      <c r="I2">
+      <c r="I3">
         <v>1.18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>