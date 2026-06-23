--- v0 (2025-10-08)
+++ v1 (2026-06-23)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Harnessing Interfacial Field Localization in Hexagonal GaP Mie Resonators</t>
+  </si>
+  <si>
+    <t>Aleksandra Kutuzova, Alexey Kuznetsov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Aleksandr S. Slavich, Aleksey V. Arsenin, Alexey Bolshakov, Mikhail Rybin</t>
+  </si>
+  <si>
+    <t>Nanophotonics</t>
+  </si>
+  <si>
+    <t>10.1002/nap2.70085</t>
   </si>
   <si>
     <t>Bio‐Inspired Giant Refractive Index Gradient Lenses Based on Ionic Polymers</t>
   </si>
   <si>
     <t>Tatiana G. Statsenko, Georgy A. Ermolaev, Dmitry Gets, Denis S. Kolchanov, Ivan Yu Chernyshev, Alexander V. Polezhaev, Igor E. Eliseev, Victor Ukleev, Jochen Stahn, Alexey S. Taradin, Aleksey V. Arsenin, Sergey Makarov, Aleksandr Vinogradov, Sofia M. Morozova, Valentyn S. Volkov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202402488</t>
   </si>
   <si>
     <t>Elastic Gallium Phosphide Nanowire Optical Waveguides—Versatile Subwavelength Platform for Integrated Photonics</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Eduard Moiseev, Artem Abramov, Nikita Fominykh, Vladislav A. Sharov, Valeriy M. Kondratev, Ivan Shishkin, Konstantin P. Kotlyar, Demid A. Kirilenko, Vladimir V. Fedorov, Svetlana A. Kadinskaya, Alexandr A. Vorobyev, Ivan Mukhin, Aleksey V. Arsenin, Valentyn S. Volkov, Vasily Kravtsov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small</t>
   </si>
   <si>
     <t>10.1002/smll.202301660</t>
   </si>
@@ -410,51 +422,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="378.622" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -469,88 +481,115 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>9.93</v>
+        <v>8.45</v>
       </c>
       <c r="I2">
-        <v>2.89</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3"/>
+      <c r="D3">
+        <v>13</v>
+      </c>
       <c r="E3"/>
       <c r="F3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
+        <v>9.93</v>
+      </c>
+      <c r="I3">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>2023</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4">
         <v>15.15</v>
       </c>
-      <c r="I3">
+      <c r="I4">
         <v>3.23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>