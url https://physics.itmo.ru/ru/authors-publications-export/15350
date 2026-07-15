--- v1 (2026-06-23)
+++ v2 (2026-07-15)
@@ -12,98 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Tunable Ultracompact High‐Index Gallium Phosphide Nanowire Directional Couplers</t>
+  </si>
+  <si>
+    <t>Maria A. Anikina, Alexey Kuznetsov, Dmitrii V. Grudinin, Artem Abramov, Vladislav A. Sharov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Vasily Kravtsov, Andrey A. Vyshnevyy, Valentyn S. Volkov, Aleksey V. Arsenin, Alexey Bolshakov</t>
+  </si>
+  <si>
+    <t>Advanced Optical Materials</t>
+  </si>
+  <si>
+    <t>10.1002/adom.202503825</t>
+  </si>
+  <si>
+    <t>Harnessing scanning probe lithography for integrated photonics with anisotropic materials</t>
+  </si>
+  <si>
+    <t>Alexey Kuznetsov, Bogdan R. Borodin, Maria A. Anikina, Konstantin V. Kravtsov, Fedor M. Maksimov, Artem Abramov, Adilet N. Toksumakov, Eseniya S. Zavyalova, Valeriy M. Kondratev, Aleksandra V. Nikolaeva, Dmitriy Grudinin, Aleksandr S. Slavich, Vasily Kravtsov, Alexander I. Chernov, Ivan A. Kruglov, Aleksey V. Arsenin, Prokhor Alekseev, Valentyn S. Volkov, Alexey Bolshakov</t>
+  </si>
+  <si>
+    <t>Nanoscale</t>
+  </si>
+  <si>
+    <t>13328-13337</t>
+  </si>
+  <si>
+    <t>10.1039/d6nr00648e</t>
+  </si>
+  <si>
     <t>Harnessing Interfacial Field Localization in Hexagonal GaP Mie Resonators</t>
   </si>
   <si>
     <t>Aleksandra Kutuzova, Alexey Kuznetsov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Aleksandr S. Slavich, Aleksey V. Arsenin, Alexey Bolshakov, Mikhail Rybin</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1002/nap2.70085</t>
   </si>
   <si>
     <t>Bio‐Inspired Giant Refractive Index Gradient Lenses Based on Ionic Polymers</t>
   </si>
   <si>
     <t>Tatiana G. Statsenko, Georgy A. Ermolaev, Dmitry Gets, Denis S. Kolchanov, Ivan Yu Chernyshev, Alexander V. Polezhaev, Igor E. Eliseev, Victor Ukleev, Jochen Stahn, Alexey S. Taradin, Aleksey V. Arsenin, Sergey Makarov, Aleksandr Vinogradov, Sofia M. Morozova, Valentyn S. Volkov</t>
-  </si>
-[...1 lines deleted...]
-    <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202402488</t>
   </si>
   <si>
     <t>Elastic Gallium Phosphide Nanowire Optical Waveguides—Versatile Subwavelength Platform for Integrated Photonics</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Eduard Moiseev, Artem Abramov, Nikita Fominykh, Vladislav A. Sharov, Valeriy M. Kondratev, Ivan Shishkin, Konstantin P. Kotlyar, Demid A. Kirilenko, Vladimir V. Fedorov, Svetlana A. Kadinskaya, Alexandr A. Vorobyev, Ivan Mukhin, Aleksey V. Arsenin, Valentyn S. Volkov, Vasily Kravtsov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small</t>
   </si>
   <si>
     <t>10.1002/smll.202301660</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -422,174 +446,230 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="131.968" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="378.622" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="442.321" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>8.45</v>
+        <v>9.93</v>
       </c>
       <c r="I2">
-        <v>2.72</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E3"/>
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
       <c r="F3">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>9.93</v>
+        <v>7.79</v>
       </c>
       <c r="I3">
-        <v>2.89</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D4"/>
+        <v>20</v>
+      </c>
+      <c r="D4">
+        <v>15</v>
+      </c>
       <c r="E4"/>
       <c r="F4">
+        <v>2026</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4">
+        <v>8.45</v>
+      </c>
+      <c r="I4">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5">
+        <v>13</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2024</v>
+      </c>
+      <c r="G5" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5">
+        <v>9.93</v>
+      </c>
+      <c r="I5">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6">
         <v>2023</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="H4">
+      <c r="G6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6">
         <v>15.15</v>
       </c>
-      <c r="I4">
+      <c r="I6">
         <v>3.23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>