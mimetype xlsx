--- v0 (2025-10-09)
+++ v1 (2026-07-16)
@@ -12,86 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Tunable Ultracompact High‐Index Gallium Phosphide Nanowire Directional Couplers</t>
+  </si>
+  <si>
+    <t>Maria A. Anikina, Alexey Kuznetsov, Dmitrii V. Grudinin, Artem Abramov, Vladislav A. Sharov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Vasily Kravtsov, Andrey A. Vyshnevyy, Valentyn S. Volkov, Aleksey V. Arsenin, Alexey Bolshakov</t>
+  </si>
+  <si>
+    <t>Advanced Optical Materials</t>
+  </si>
+  <si>
+    <t>10.1002/adom.202503825</t>
+  </si>
+  <si>
     <t>Electrically‐Driven Light Source Embedded in a GaP Nanowaveguide for Visible‐Range Photonics on Chip</t>
   </si>
   <si>
     <t>Denis V. Lebedev, Nikita A. Solomonov, Vladimir V. Fedorov, Vladislav A. Sharov, Demid A. Kirilenko, Anton S. Gritchenko, Павел Мелентьев, Victor I. Balykin, Виталий Школдин, Андрей Богданов, Сергей Макаров, Alexander O. Golubok, Иван Мухин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202400581</t>
   </si>
   <si>
     <t>Ultra-Low Intensity Light-Driven Ionic Conductivity through a Plasmonic Nanopore</t>
   </si>
   <si>
     <t>Denis V. Lebedev, Nikita V. Vaulin, Polina K. Afonicheva, Alexander A. Vorobyov, Alexey Mozharov, Vladislav A. Sharov, Vladimir Yu. Mikhailovskii, Demid A. Kirilenko, Dmitry Permyakov, Lev Logunov, Yuri D. Ivanov, Ilya I. Ryzhkov, Anton S. Bukatin, Anatoly A. Evstrapov, Sergey Makarov, Ivan Mukhin</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>16172-16181</t>
   </si>
   <si>
     <t>10.1021/acsanm.4c02108</t>
   </si>
   <si>
     <t>Parametric Optothermal Modulation of Carbon Nanooscillator Decorated with Mie Resonant Silicon Particle</t>
   </si>
   <si>
     <t>Irina V. Nadoyan, Nikita A. Solomonov, Kristina N. Novikova, Alexander V. Pavlov, Vladislav A. Sharov, Alexey Mozharov, Dmitry Permyakov, Vitaliy Shkoldin, Denis Kislov, Alexander Shalin, Alexander O. Golubok, Mihail Petrov, Ivan Mukhin</t>
   </si>
@@ -434,51 +443,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="378.622" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -493,142 +502,169 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>9.93</v>
       </c>
       <c r="I2">
         <v>2.89</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D3">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E3"/>
       <c r="F3">
         <v>2024</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H3">
-        <v>5.9</v>
+        <v>9.93</v>
       </c>
       <c r="I3">
-        <v>1.19</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4">
+        <v>7</v>
+      </c>
+      <c r="E4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
-[...3 lines deleted...]
-      <c r="E4"/>
       <c r="F4">
         <v>2024</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>9.93</v>
+        <v>5.9</v>
       </c>
       <c r="I4">
-        <v>2.89</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
+        <v>2024</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5">
+        <v>9.93</v>
+      </c>
+      <c r="I5">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6">
         <v>2023</v>
       </c>
-      <c r="G5" t="s">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="G6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6">
         <v>15.15</v>
       </c>
-      <c r="I5">
+      <c r="I6">
         <v>3.23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>