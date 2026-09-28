--- v0 (2025-11-25)
+++ v1 (2026-09-28)
@@ -12,77 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Machine-learning-assisted discrimination of NO2 and NH3 using a highly responsive optoelectrically driven CsPbBr3 single-microcrystal gas sensor</t>
+  </si>
+  <si>
+    <t>Elizaveta Sapozhnikova, Ivan Matchenya, Roman Podgornyi, Daniil Shirkin, Aleksei Ekgardt, Nikolai K. Cherkashin, Yuxi Tian, Dmitry V. Krasnikov, Albert G. Nasibulin, Fedor S. Fedorov, Anatoly Pushkarev</t>
+  </si>
+  <si>
+    <t>Applied Physics Letters</t>
+  </si>
+  <si>
+    <t>10.1063/5.0337904</t>
+  </si>
+  <si>
+    <t>Non-epitaxial perovskite polariton laser diode operating under direct current</t>
+  </si>
+  <si>
+    <t>Anatoly Pushkarev, Daria Khmelevskaia, Ivan Matchenya, Stepan A. Baryshev, Denis A. Sannikov, Aleksei Ekgardt, Eduard I. Moiseev, Natalia V. Kryzhanovskaya, Dmitry V. Krasnikov, Alexandr Marunchenko, Alexey Yulin, Albert G. Nasibulin, Pavlos G. Lagoudakis</t>
+  </si>
+  <si>
+    <t>Nature</t>
+  </si>
+  <si>
+    <t>80-85</t>
+  </si>
+  <si>
+    <t>10.1038/s41586-026-10824-w</t>
   </si>
   <si>
     <t>Short‐Term Bienenstock‐Cooper‐Munro Learning in Optoelectrically‐Driven Flexible Halide Perovskite Single Crystal Memristors</t>
   </si>
   <si>
     <t>Ivan Matchenya, Anton Khanas, Roman Podgornyi, Daniil Shirkin, Aleksei Ekgardt,  Sizykh Nikita, Sergey Anoshkin, Dmitry V. Krasnikov, Alexey Yulin, Albert G. Nasibulin, Ivan G. Scheblykin, Anatoly Pushkarev, Andrei Zenkevich, Juan Bisquert, Alexandr Marunchenko</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202500203</t>
   </si>
   <si>
     <t>Extreme Electron‐Photon Interaction in Disordered Perovskites</t>
   </si>
   <si>
     <t>Sergey S. Kharintsev, Elina I. Battalova, Ivan Matchenya, Albert G. Nasibulin, Alexandr Marunchenko, Anatoly Pushkarev</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405709</t>
   </si>
@@ -449,220 +476,276 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="147.393" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="170.958" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="308.925" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>9</v>
+        <v>129</v>
       </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>14.19</v>
+        <v>3.79</v>
       </c>
       <c r="I2">
-        <v>4.66</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3"/>
-      <c r="E3"/>
+      <c r="D3">
+        <v>656</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
       <c r="F3">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>16.81</v>
+        <v>49.96</v>
       </c>
       <c r="I3">
-        <v>5.39</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D4"/>
+        <v>20</v>
+      </c>
+      <c r="D4">
+        <v>9</v>
+      </c>
       <c r="E4"/>
       <c r="F4">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="I4"/>
+        <v>21</v>
+      </c>
+      <c r="H4">
+        <v>14.19</v>
+      </c>
+      <c r="I4">
+        <v>4.66</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="E5" t="s">
         <v>24</v>
       </c>
+      <c r="D5"/>
+      <c r="E5"/>
       <c r="F5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
-        <v>8.93</v>
+        <v>16.81</v>
       </c>
       <c r="I5">
-        <v>2.2</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>2023</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7">
+        <v>2023</v>
+      </c>
+      <c r="G7" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7">
+        <v>8.93</v>
+      </c>
+      <c r="I7">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8">
+        <v>2023</v>
+      </c>
+      <c r="G8" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>