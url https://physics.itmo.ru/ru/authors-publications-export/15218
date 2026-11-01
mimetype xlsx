--- v1 (2026-09-28)
+++ v2 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -66,50 +66,65 @@
     <t>Machine-learning-assisted discrimination of NO2 and NH3 using a highly responsive optoelectrically driven CsPbBr3 single-microcrystal gas sensor</t>
   </si>
   <si>
     <t>Elizaveta Sapozhnikova, Ivan Matchenya, Roman Podgornyi, Daniil Shirkin, Aleksei Ekgardt, Nikolai K. Cherkashin, Yuxi Tian, Dmitry V. Krasnikov, Albert G. Nasibulin, Fedor S. Fedorov, Anatoly Pushkarev</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0337904</t>
   </si>
   <si>
     <t>Non-epitaxial perovskite polariton laser diode operating under direct current</t>
   </si>
   <si>
     <t>Anatoly Pushkarev, Daria Khmelevskaia, Ivan Matchenya, Stepan A. Baryshev, Denis A. Sannikov, Aleksei Ekgardt, Eduard I. Moiseev, Natalia V. Kryzhanovskaya, Dmitry V. Krasnikov, Alexandr Marunchenko, Alexey Yulin, Albert G. Nasibulin, Pavlos G. Lagoudakis</t>
   </si>
   <si>
     <t>Nature</t>
   </si>
   <si>
     <t>80-85</t>
   </si>
   <si>
     <t>10.1038/s41586-026-10824-w</t>
+  </si>
+  <si>
+    <t>A stretchable light electrochemical cell based on CsPbBr3 and a distributed GaP nanowire array with a single-walled carbon nanotube electrode</t>
+  </si>
+  <si>
+    <t>Anastasiya Yakubova, Fyodor Kochetkov, Alexander Goltaev, Diana Kolesina, Dmitry M. Mitin, Eugene Malishev, Valeriy Kondratev, Vladimir Fedorov, Alexey Bolshakov, Evgeniy Grigoryev, Dmitry Krasnikov, Albert G. Nasibulin, Sergey Makarov, Ivan Mukhin</t>
+  </si>
+  <si>
+    <t>Journal of Materials Chemistry C</t>
+  </si>
+  <si>
+    <t>12633-12641</t>
+  </si>
+  <si>
+    <t>10.1039/d6tc00541a</t>
   </si>
   <si>
     <t>Short‐Term Bienenstock‐Cooper‐Munro Learning in Optoelectrically‐Driven Flexible Halide Perovskite Single Crystal Memristors</t>
   </si>
   <si>
     <t>Ivan Matchenya, Anton Khanas, Roman Podgornyi, Daniil Shirkin, Aleksei Ekgardt,  Sizykh Nikita, Sergey Anoshkin, Dmitry V. Krasnikov, Alexey Yulin, Albert G. Nasibulin, Ivan G. Scheblykin, Anatoly Pushkarev, Andrei Zenkevich, Juan Bisquert, Alexandr Marunchenko</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202500203</t>
   </si>
   <si>
     <t>Extreme Electron‐Photon Interaction in Disordered Perovskites</t>
   </si>
   <si>
     <t>Sergey S. Kharintsev, Elina I. Battalova, Ivan Matchenya, Albert G. Nasibulin, Alexandr Marunchenko, Anatoly Pushkarev</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405709</t>
   </si>
@@ -476,51 +491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="170.958" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="308.925" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -591,161 +606,190 @@
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
         <v>49.96</v>
       </c>
       <c r="I3">
         <v>15.99</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>14.19</v>
+        <v>7.39</v>
       </c>
       <c r="I4">
-        <v>4.66</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>25</v>
+      </c>
+      <c r="D5">
+        <v>9</v>
+      </c>
       <c r="E5"/>
       <c r="F5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H5">
-        <v>16.81</v>
+        <v>14.19</v>
       </c>
       <c r="I5">
-        <v>5.39</v>
+        <v>4.66</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="I6"/>
+        <v>30</v>
+      </c>
+      <c r="H6">
+        <v>16.81</v>
+      </c>
+      <c r="I6">
+        <v>5.39</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="E7" t="s">
         <v>33</v>
       </c>
+      <c r="D7"/>
+      <c r="E7"/>
       <c r="F7">
         <v>2023</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
-      <c r="H7">
-[...4 lines deleted...]
-      </c>
+      <c r="H7"/>
+      <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="D8"/>
-      <c r="E8"/>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
       <c r="F8">
         <v>2023</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="I8"/>
+        <v>39</v>
+      </c>
+      <c r="H8">
+        <v>8.93</v>
+      </c>
+      <c r="I8">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9">
+        <v>2023</v>
+      </c>
+      <c r="G9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>