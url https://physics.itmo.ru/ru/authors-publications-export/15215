--- v0 (2025-10-08)
+++ v1 (2026-04-04)
@@ -44,78 +44,78 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Chemical Tuning of Second Harmonic Generation Efficiency in Aminothiophene-Based Molecular Microcrystals</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Maria Timofeeva, Alexander S. Novikov, Irina Gorbunova, Daria A. Shipilovskikh, Maksim V. Dmitriev, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Maria Timofeeva, Alexander S. Novikov, Irina Gorbunova, Daria A. Shipilovskikh, Maksim V. Dmitriev, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>18534-18539</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.4c04885</t>
   </si>
   <si>
     <t>Self-assembly of thiophene-based luminescent thin films on flexible substrates.</t>
   </si>
   <si>
     <t>Irina Gorbunova, Maria Timofeeva, Ekaterina Gunina, Yulia O. Sharavyeva, Kseniia Yu. Parkhoma, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101220</t>
   </si>
   <si>
     <t>Thiophene-based thin films with tunable red photoluminescence.</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101168</t>
   </si>
   <si>
     <t>Synthesis of thieno[3,2-e]pyrrolo[1,2-a]pyrimidine derivatives and their precursors containing 2-aminothiophenes fragments as anticancer agents for therapy of pulmonary metastatic melanoma</t>
   </si>
   <si>
     <t>Anna  Rogova , Irina A. Gorbunova, Timofey Karpov, Roman Yu Sidorov, Aleksander E. Rubtsov, Daria A. Shipilovskikh, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>European Journal of Medicinal Chemistry</t>
   </si>
   <si>
     <t>10.1016/j.ejmech.2023.115325</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>