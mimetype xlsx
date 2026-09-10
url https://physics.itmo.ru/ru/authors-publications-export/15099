--- v0 (2025-10-09)
+++ v1 (2026-09-10)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Optical properties of metal halide perovskites for indoor photovoltaics</t>
+  </si>
+  <si>
+    <t>Ruslan Azizov, Qinghao Song, Jiangnan Xing, Vladislav  Kalinichenko, Jinlong Zhu, Maxim Kuznetsov, Dmitry Shestakov, Marina Tepliakova, Francesco Di Giacomo, Dmitry Zhirihin, Aldo Di Carlo, Aleksandra Furasova</t>
+  </si>
+  <si>
+    <t>Photonics and Nanostructures - Fundamentals and Applications</t>
+  </si>
+  <si>
+    <t>10.1016/j.photonics.2026.101546</t>
   </si>
   <si>
     <t>Enhancing Photovoltaic Performance of Hybrid Perovskite Solar Cells Utilizing GaP Nanowires</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Maria Baeva, Alexey Mozharov, Pavel Tonkaev, Sergey Raudik, Vladimir Neplokh, Vladimir Fedorov, Francesco Di Giacomo, Ivan Mukhin, Sergey Makarov, Aldo Di Carlo</t>
   </si>
   <si>
     <t>ACS Applied Energy Materials</t>
   </si>
   <si>
     <t>3696-3704</t>
   </si>
   <si>
     <t>10.1021/acsaem.2c03246</t>
   </si>
   <si>
     <t>Giant and Tunable Excitonic Optical Anisotropy in Single-Crystal Halide Perovskites</t>
   </si>
   <si>
     <t>Georgy Ermolaev, Anatoly Pushkarev, Alexey Zhizhchenko, Aleksandr A. Kuchmizhak, Ivan Iorsh, Ivan Kruglov, Arslan Mazitov, Arthur Ishteev, Kamilla Konstantinova, Danila Saranin, Aleksandr Slavich, Dusan Stosic, Elena S. Zhukova, Gleb Tselikov, Aldo Di Carlo, Aleksey Arsenin, Kostya S. Novoselov, Sergey Makarov, Valentyn S. Volkov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
@@ -413,149 +425,178 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="391.619" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E2">
+        <v>101546</v>
+      </c>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2">
-[...4 lines deleted...]
-      </c>
       <c r="H2">
-        <v>6.96</v>
+        <v>3.01</v>
       </c>
       <c r="I2">
-        <v>1.59</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>6</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="D3"/>
-      <c r="E3"/>
       <c r="F3">
         <v>2023</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
+        <v>6.96</v>
+      </c>
+      <c r="I3">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>2023</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4">
         <v>12.26</v>
       </c>
-      <c r="I3">
+      <c r="I4">
         <v>3.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>