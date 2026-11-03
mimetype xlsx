--- v0 (2025-10-10)
+++ v1 (2026-11-03)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Dark Optical Trapping of Resonant Transition-Metal Dichalcogenide Particles</t>
+  </si>
+  <si>
+    <t>Patrick Illetschek, Gleb Fedorovich, Albert Seredin, Gleb Tselikov,  Valentin S. Volkov,  Nikolai Kiesel,  Markus Aspelmeyer, Mihail Petrov, Anton Zasedatelev</t>
+  </si>
+  <si>
+    <t>arXiv</t>
+  </si>
+  <si>
+    <t>10.48550/arXiv.2607.09896</t>
   </si>
   <si>
     <t>Giant and Tunable Excitonic Optical Anisotropy in Single-Crystal Halide Perovskites</t>
   </si>
   <si>
     <t>Georgy Ermolaev, Anatoly Pushkarev, Alexey Zhizhchenko, Aleksandr A. Kuchmizhak, Ivan Iorsh, Ivan Kruglov, Arslan Mazitov, Arthur Ishteev, Kamilla Konstantinova, Danila Saranin, Aleksandr Slavich, Dusan Stosic, Elena S. Zhukova, Gleb Tselikov, Aldo Di Carlo, Aleksey Arsenin, Kostya S. Novoselov, Sergey Makarov, Valentyn S. Volkov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c04792</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -398,51 +410,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="391.619" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -459,59 +471,80 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2023</v>
+      </c>
+      <c r="G3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3">
         <v>12.26</v>
       </c>
-      <c r="I2">
+      <c r="I3">
         <v>3.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>