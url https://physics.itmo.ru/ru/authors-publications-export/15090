--- v0 (2025-10-07)
+++ v1 (2026-11-02)
@@ -12,110 +12,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Vortex BeamLasing with Controllable Orbital AngularMomentum and Directivity from Laser-Fabricated Gear-Shaped PerovskiteMicrodisks</t>
+  </si>
+  <si>
+    <t>Alexey Zhizhchenko, Artem Cherepakhin, Eugeny Mitsai, Shixiong Li, Aleksei Ezerskii, Nikolay Petrov, Aleksandr A. Kuchmizhak, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Nano Letters</t>
+  </si>
+  <si>
+    <t>12238-12245</t>
+  </si>
+  <si>
+    <t>10.1021/acs.nanolett.6c02157</t>
+  </si>
+  <si>
+    <t>Chiral Bismuth Halide Metasurfaces for Enhanced Second Harmonic Generation</t>
+  </si>
+  <si>
+    <t>Stepan Ilin, Yanchao Yang, Tangkun Han, Ruslan Azizov, Soslan Khubezhov, Alexey Zhizhchenko, Aleksandr A. Kuchmizhak, Lev Zelenkov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>The Journal of Physical Chemistry Letters</t>
+  </si>
+  <si>
+    <t>6277-6283</t>
+  </si>
+  <si>
+    <t>10.1021/acs.jpclett.6c01004</t>
+  </si>
+  <si>
     <t>Highly Regular Laser-Induced Periodic Surface Structures on Titanium Thin Films for Photonics and Fiber Optics</t>
   </si>
   <si>
     <t>Kirill Bronnikov, Vadim Terentyev, Victor Simonov, Vladislav Fedyaj, Andrey Simanchuk, Sergei A. Babin, Vasily Lapidas, Eugeny Mitsai, Artem Cherepakhin, Junjie Zhang, Alexey Zhizhchenko, Aleksandr A. Kuchmizhak, Alexandr Dostovalov</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp;amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.4c15455</t>
   </si>
   <si>
     <t>Advanced Laser Nanofabrication Technologies for Perovskite Photonics</t>
   </si>
   <si>
     <t>Artem Cherepakhin, Alexey Zhizhchenko, Daria Khmelevskaia, Lev Logunov, Aleksandr Kuchmizhak, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202302782</t>
   </si>
   <si>
     <t>Giant and Tunable Excitonic Optical Anisotropy in Single-Crystal Halide Perovskites</t>
   </si>
   <si>
     <t>Georgy Ermolaev, Anatoly Pushkarev, Alexey Zhizhchenko, Aleksandr A. Kuchmizhak, Ivan Iorsh, Ivan Kruglov, Arslan Mazitov, Arthur Ishteev, Kamilla Konstantinova, Danila Saranin, Aleksandr Slavich, Dusan Stosic, Elena S. Zhukova, Gleb Tselikov, Aldo Di Carlo, Aleksey Arsenin, Kostya S. Novoselov, Sergey Makarov, Valentyn S. Volkov</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c04792</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -422,172 +449,230 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="130.825" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="154.391" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="391.619" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
-      <c r="E2"/>
+      <c r="D2">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
-        <v>9.44</v>
+        <v>11.19</v>
       </c>
       <c r="I2">
-        <v>2.54</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E3"/>
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
       <c r="F3">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H3">
-        <v>9.93</v>
+        <v>6.71</v>
       </c>
       <c r="I3">
-        <v>2.89</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
+        <v>2024</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4">
+        <v>9.44</v>
+      </c>
+      <c r="I4">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5">
+        <v>12</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2024</v>
+      </c>
+      <c r="G5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5">
+        <v>9.93</v>
+      </c>
+      <c r="I5">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6">
         <v>2023</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="H4">
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6">
         <v>12.26</v>
       </c>
-      <c r="I4">
+      <c r="I6">
         <v>3.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>