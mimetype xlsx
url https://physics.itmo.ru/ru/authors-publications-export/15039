--- v0 (2025-10-06)
+++ v1 (2026-11-01)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Deterministic quantum light emitters in DNA origami–engineered molecule–MoS₂ hybrids</t>
+  </si>
+  <si>
+    <t>Zhijie Li, Shen Zhao, Yulia Melchakova, Elisabeth Erber, Christoph Sikeler, Kenji Watanabe, Takashi Taniguchi, Tim Liedl, Alexander Högele, Anvar S. Baimuratov, Irina V. Martynenko</t>
+  </si>
+  <si>
+    <t>Light: Science &amp; Applications</t>
+  </si>
+  <si>
+    <t>10.1038/s41377-026-02204-w</t>
   </si>
   <si>
     <t>Ultrafast Dynamics of Rydberg Excitons and Their Optically Induced Charged Complexes in Encapsulated WSe2 Monolayers</t>
   </si>
   <si>
     <t>Armando Genco, Chiara Trovatello, Vanik Shahnazaryan, Oleg Dogadov, Alisson R. Cadore, Barbara L. T. Rosa, James A. Kerfoot, Tanweer Ahmed, Osman Balci, Evgeny M. Alexeev, Habib Rostami, Kenji Watanabe, Takashi Taniguchi, Seth Ariel Tongay, Andrea C. Ferrari, Giulio Cerullo, Stefano Dal Conte</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>7673-7681</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.4c06428</t>
   </si>
   <si>
     <t>Brightening of a dark monolayer semiconductor via strong light-matter coupling in a cavity</t>
   </si>
   <si>
     <t>Hangyong Shan, Ivan Iorsh, Bo Han, Christoph Rupprecht, Heiko Knopf, Falk Eilenberger, Martin Esmann, Kentaro Yumigeta, Kenji Watanabe, Takashi Taniguchi, Sebastian Klembt, Sven Höfling, Sefaattin Tongay, Carlos Antón-Solanas, Ivan Shelykh, Christian Schneider</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
@@ -413,151 +425,178 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="346.773" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2">
-[...4 lines deleted...]
-      </c>
       <c r="H2">
-        <v>11.19</v>
+        <v>17.66</v>
       </c>
       <c r="I2">
-        <v>4.85</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3"/>
       <c r="F3">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
+        <v>11.19</v>
+      </c>
+      <c r="I3">
+        <v>4.85</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4">
+        <v>13</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4">
+        <v>2022</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4">
         <v>14.92</v>
       </c>
-      <c r="I3">
+      <c r="I4">
         <v>5.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>