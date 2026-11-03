--- v1 (2026-04-01)
+++ v2 (2026-11-03)
@@ -12,89 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Photonic-Mediated Neuromorphic Computing Enabled by a Copper Oxide Microcrystal Optoelectronic Synapse</t>
   </si>
   <si>
     <t>Semyon Bachinin, Maria Timofeeva, Alexandera Gavrilova, Svyatoslav Povarov, Vladimir Shirobokov, Alena Kulakova</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.5c06829</t>
+  </si>
+  <si>
+    <t>Co-ligand tuning of MOF structural anisotropy for giant optical birefringence</t>
+  </si>
+  <si>
+    <t>Svyatoslav Povarov, Ekaterina D. Iukhnevich, Pavel Alekseevskiy, Dmitry I. Pavlov, Andrei S. Potapov, Irina D. Yushina, Alena Kulakova</t>
+  </si>
+  <si>
+    <t>Chemical Communications</t>
+  </si>
+  <si>
+    <t>8047-8050</t>
+  </si>
+  <si>
+    <t>10.1039/d5cc01224d</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
     <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Error compensated MOF-based ReRAM array for encrypted logical operations</t>
   </si>
   <si>
     <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>1418-1424</t>
   </si>
@@ -494,51 +509,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -577,241 +592,270 @@
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>2025</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>9.44</v>
       </c>
       <c r="I2">
         <v>2.54</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3"/>
-      <c r="E3"/>
+      <c r="D3">
+        <v>61</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>16.81</v>
+        <v>6.22</v>
       </c>
       <c r="I3">
-        <v>5.39</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="E4" t="s">
         <v>20</v>
       </c>
+      <c r="D4"/>
+      <c r="E4"/>
       <c r="F4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
-        <v>4.39</v>
+        <v>16.81</v>
       </c>
       <c r="I4">
-        <v>0.98</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
-      <c r="C5"/>
-[...1 lines deleted...]
-      <c r="E5"/>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5">
+        <v>54</v>
+      </c>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="I5"/>
+        <v>26</v>
+      </c>
+      <c r="H5">
+        <v>4.39</v>
+      </c>
+      <c r="I5">
+        <v>0.98</v>
+      </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
-[...7 lines deleted...]
-      <c r="E6" t="s">
         <v>28</v>
       </c>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
-      <c r="H6">
-[...4 lines deleted...]
-      </c>
+      <c r="H6"/>
+      <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
-      <c r="D7"/>
-      <c r="E7"/>
+      <c r="D7">
+        <v>15</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
       <c r="F7">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="I7"/>
+        <v>34</v>
+      </c>
+      <c r="H7">
+        <v>6.89</v>
+      </c>
+      <c r="I7">
+        <v>1.85</v>
+      </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8"/>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2023</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D9"/>
       <c r="E9">
-        <v>101198</v>
+        <v>101206</v>
       </c>
       <c r="F9">
         <v>2023</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H9">
         <v>3.16</v>
       </c>
       <c r="I9">
         <v>0.47</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>41</v>
       </c>
-      <c r="B10" t="s">
-[...6 lines deleted...]
-      <c r="E10"/>
+      <c r="D10">
+        <v>57</v>
+      </c>
+      <c r="E10">
+        <v>101198</v>
+      </c>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H10">
+        <v>3.16</v>
+      </c>
+      <c r="I10">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>2023</v>
+      </c>
+      <c r="G11" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11">
         <v>9.93</v>
       </c>
-      <c r="I10">
+      <c r="I11">
         <v>2.89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>