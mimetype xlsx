--- v0 (2025-10-07)
+++ v1 (2026-08-01)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Nonlinear light conversion and infrared photodetection with laser-printed plasmonic metasurfaces supporting bound states in the continuum</t>
+  </si>
+  <si>
+    <t>Dmitrii V. Pavlov, Kseniia A. Sergeeva, Albert Seredin, Artem B. Cherepakhin, Aleksandr A. Sergeev, Anastasiia V. Sokolova, Yuri N. Kulchin, Alexey Yu. Zhizhchenko, Mihail Petrov, Aleksandr A. Kuchmizhak, Andrey L. Rogach</t>
+  </si>
+  <si>
+    <t>Light: Science &amp; Applications</t>
+  </si>
+  <si>
+    <t>10.1038/s41377-025-02040-4</t>
   </si>
   <si>
     <t>Structural Coloration on Titanium Films by Direct Femtosecond Laser Patterning Empowered by Neural Networks</t>
   </si>
   <si>
     <t>Vasily Lapidas, Artem B. Cherepakhin, Aleksei G. Kozlov, Aleksandr V. Shevlyagin, Ksenia Kolonica, Svetlana Shevlyagina, Alexey Kokhanovskiy, Junjie Zhang, Alexey Yu. Zhizhchenko, Aleksandr A. Kuchmizhak</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp;amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.4c19353</t>
   </si>
   <si>
     <t>Highly Regular Laser-Induced Periodic Surface Structures on Titanium Thin Films for Photonics and Fiber Optics</t>
   </si>
   <si>
     <t>Kirill Bronnikov, Vadim Terentyev, Victor Simonov, Vladislav Fedyaj, Andrey Simanchuk, Sergei A. Babin, Vasily Lapidas, Eugeny Mitsai, Artem Cherepakhin, Junjie Zhang, Alexey Zhizhchenko, Aleksandr A. Kuchmizhak, Alexandr Dostovalov</t>
   </si>
   <si>
     <t>10.1021/acsami.4c15455</t>
   </si>
   <si>
     <t>The Second Laser Revolution in Chemistry: Emerging Laser Technologies for Precise Fabrication of Multifunctional Nanomaterials and Nanostructures</t>
   </si>
@@ -479,51 +491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="391.619" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -537,247 +549,274 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>15</v>
+      </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>9.44</v>
+        <v>16.24</v>
       </c>
       <c r="I2">
-        <v>2.54</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H3">
         <v>9.44</v>
       </c>
       <c r="I3">
         <v>2.54</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>2024</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4">
-        <v>18.81</v>
+        <v>9.44</v>
       </c>
       <c r="I4">
-        <v>6.07</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5">
-        <v>19.92</v>
+        <v>18.81</v>
       </c>
       <c r="I5">
-        <v>5.0</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D6">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="E6"/>
       <c r="F6">
         <v>2023</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H6">
-        <v>6.89</v>
+        <v>19.92</v>
       </c>
       <c r="I6">
-        <v>1.85</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" t="s">
         <v>28</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>29</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
         <v>30</v>
       </c>
-      <c r="D7"/>
-      <c r="E7"/>
       <c r="F7">
         <v>2023</v>
       </c>
       <c r="G7" t="s">
         <v>31</v>
       </c>
       <c r="H7">
-        <v>12.26</v>
+        <v>6.89</v>
       </c>
       <c r="I7">
-        <v>3.76</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
-      <c r="D8">
-[...4 lines deleted...]
-      </c>
+      <c r="D8"/>
+      <c r="E8"/>
       <c r="F8">
         <v>2023</v>
       </c>
       <c r="G8" t="s">
         <v>35</v>
       </c>
       <c r="H8">
-        <v>5.08</v>
+        <v>12.26</v>
       </c>
       <c r="I8">
-        <v>0.92</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="D9"/>
+      <c r="D9">
+        <v>13</v>
+      </c>
       <c r="E9">
-        <v>2202407</v>
+        <v>965</v>
       </c>
       <c r="F9">
         <v>2023</v>
       </c>
       <c r="G9" t="s">
         <v>39</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
+      <c r="H9">
+        <v>5.08</v>
+      </c>
+      <c r="I9">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10">
+        <v>2202407</v>
+      </c>
+      <c r="F10">
+        <v>2023</v>
+      </c>
+      <c r="G10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>