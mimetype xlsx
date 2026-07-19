--- v0 (2025-10-09)
+++ v1 (2026-07-19)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Nonlinear light conversion and infrared photodetection with laser-printed plasmonic metasurfaces supporting bound states in the continuum</t>
+  </si>
+  <si>
+    <t>Dmitrii V. Pavlov, Kseniia A. Sergeeva, Albert Seredin, Artem B. Cherepakhin, Aleksandr A. Sergeev, Anastasiia V. Sokolova, Yuri N. Kulchin, Alexey Yu. Zhizhchenko, Mihail Petrov, Aleksandr A. Kuchmizhak, Andrey L. Rogach</t>
+  </si>
+  <si>
+    <t>Light: Science &amp; Applications</t>
+  </si>
+  <si>
+    <t>10.1038/s41377-025-02040-4</t>
   </si>
   <si>
     <t>Structural Coloration on Titanium Films by Direct Femtosecond Laser Patterning Empowered by Neural Networks</t>
   </si>
   <si>
     <t>Vasily Lapidas, Artem B. Cherepakhin, Aleksei G. Kozlov, Aleksandr V. Shevlyagin, Ksenia Kolonica, Svetlana Shevlyagina, Alexey Kokhanovskiy, Junjie Zhang, Alexey Yu. Zhizhchenko, Aleksandr A. Kuchmizhak</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp;amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.4c19353</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -398,120 +410,147 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="127.255" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="240.513" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>15</v>
+      </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
+        <v>16.24</v>
+      </c>
+      <c r="I2">
+        <v>5.02</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2025</v>
+      </c>
+      <c r="G3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3">
         <v>9.44</v>
       </c>
-      <c r="I2">
+      <c r="I3">
         <v>2.54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>