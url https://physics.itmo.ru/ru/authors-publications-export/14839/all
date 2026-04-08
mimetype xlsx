--- v1 (2025-11-25)
+++ v2 (2026-04-08)
@@ -86,78 +86,78 @@
   <si>
     <t>10.1016/j.photonics.2024.101344</t>
   </si>
   <si>
     <t>Dispersion characteristics of a glide-symmetric square-patch metamaterial with giant anisotropy</t>
   </si>
   <si>
     <t>Jim Alexander Espinosa Enriquez, Evgeniy Koreshin, Juan P. Del Risco, Pavel Belov, Juan Domingo Baena</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.110.195419</t>
   </si>
   <si>
     <t>Constraints on co- and cross-polarization reflection and transmission of Babinet-complementary metasurfaces</t>
   </si>
   <si>
     <t>Alexander Zhuravlev, L.M. Pulido-Mancera, Andrey Sayanskiy, Vladimir Lenets, Stanislav Glybovski, Juan Domingo Baena</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2024.101320</t>
   </si>
   <si>
+    <t>Exploring Dispersion Characteristics of a Glide-Symmetric Square Patch Metamaterial</t>
+  </si>
+  <si>
+    <t>Jim Alexander Espinosa Enriquez, Juan Domingo Baena, Pavel Belov</t>
+  </si>
+  <si>
+    <t>2024 Eighteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>1-3</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials62190.2024.10703324</t>
+  </si>
+  <si>
+    <t>Tailoring the Radiation Pattern of Infrared Self-Complementary Nanoantennas With Ultrawide Impedance Bandwidth</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials62190.2024.10703221</t>
+  </si>
+  <si>
     <t>Constraints and Loss Effects of Babinet Metasurfaces</t>
   </si>
   <si>
     <t>Alexander Zhuravlev, Stanislav Glybovski, Andrey Sayanskiy, Irina Melchakova, Juan Domingo Baena</t>
   </si>
   <si>
-    <t>2024 Eighteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/Metamaterials62190.2024.10703291</t>
-  </si>
-[...16 lines deleted...]
-    <t>10.1109/metamaterials62190.2024.10703221</t>
   </si>
   <si>
     <t>Plasmonic Self-Complementary Spiral Nanoantenna With Constant Input Impedance</t>
   </si>
   <si>
     <t>Juan Domingo Baena, Syuzanna Asadulina, J. P. Del Risco</t>
   </si>
   <si>
     <t>2023 Seventeenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>X-028-X-030</t>
   </si>
   <si>
     <t>10.1109/metamaterials58257.2023.10289163</t>
   </si>
   <si>
     <t>Comparison of angular-selective metasurfaces as tools for sub-THz single-frequency sensing</t>
   </si>
   <si>
     <t>Maksim Tumashov, J P del Risco, Stanislav Glybovski, Andrey Sayanskiy, S A Kuznetsov, Juan Domingo Baena</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
@@ -713,97 +713,97 @@
       </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5">
         <v>3.01</v>
       </c>
       <c r="I5">
         <v>0.55</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6"/>
-      <c r="E6"/>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8"/>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9">
         <v>2023</v>