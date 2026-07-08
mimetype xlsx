--- v2 (2026-04-08)
+++ v3 (2026-07-08)
@@ -86,78 +86,78 @@
   <si>
     <t>10.1016/j.photonics.2024.101344</t>
   </si>
   <si>
     <t>Dispersion characteristics of a glide-symmetric square-patch metamaterial with giant anisotropy</t>
   </si>
   <si>
     <t>Jim Alexander Espinosa Enriquez, Evgeniy Koreshin, Juan P. Del Risco, Pavel Belov, Juan Domingo Baena</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.110.195419</t>
   </si>
   <si>
     <t>Constraints on co- and cross-polarization reflection and transmission of Babinet-complementary metasurfaces</t>
   </si>
   <si>
     <t>Alexander Zhuravlev, L.M. Pulido-Mancera, Andrey Sayanskiy, Vladimir Lenets, Stanislav Glybovski, Juan Domingo Baena</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2024.101320</t>
   </si>
   <si>
+    <t>Tailoring the Radiation Pattern of Infrared Self-Complementary Nanoantennas With Ultrawide Impedance Bandwidth</t>
+  </si>
+  <si>
+    <t>2024 Eighteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>1-3</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials62190.2024.10703221</t>
+  </si>
+  <si>
+    <t>Constraints and Loss Effects of Babinet Metasurfaces</t>
+  </si>
+  <si>
+    <t>Alexander Zhuravlev, Stanislav Glybovski, Andrey Sayanskiy, Irina Melchakova, Juan Domingo Baena</t>
+  </si>
+  <si>
+    <t>10.1109/Metamaterials62190.2024.10703291</t>
+  </si>
+  <si>
     <t>Exploring Dispersion Characteristics of a Glide-Symmetric Square Patch Metamaterial</t>
   </si>
   <si>
     <t>Jim Alexander Espinosa Enriquez, Juan Domingo Baena, Pavel Belov</t>
   </si>
   <si>
-    <t>2024 Eighteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...4 lines deleted...]
-  <si>
     <t>10.1109/metamaterials62190.2024.10703324</t>
-  </si>
-[...13 lines deleted...]
-    <t>10.1109/Metamaterials62190.2024.10703291</t>
   </si>
   <si>
     <t>Plasmonic Self-Complementary Spiral Nanoantenna With Constant Input Impedance</t>
   </si>
   <si>
     <t>Juan Domingo Baena, Syuzanna Asadulina, J. P. Del Risco</t>
   </si>
   <si>
     <t>2023 Seventeenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>X-028-X-030</t>
   </si>
   <si>
     <t>10.1109/metamaterials58257.2023.10289163</t>
   </si>
   <si>
     <t>Comparison of angular-selective metasurfaces as tools for sub-THz single-frequency sensing</t>
   </si>
   <si>
     <t>Maksim Tumashov, J P del Risco, Stanislav Glybovski, Andrey Sayanskiy, S A Kuznetsov, Juan Domingo Baena</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
@@ -707,103 +707,103 @@
       </c>
       <c r="D5">
         <v>62</v>
       </c>
       <c r="E5">
         <v>101320</v>
       </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5">
         <v>3.01</v>
       </c>
       <c r="I5">
         <v>0.55</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
         <v>29</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D7"/>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8" t="s">
         <v>26</v>
       </c>
-      <c r="D8"/>
-      <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9">
         <v>2023</v>