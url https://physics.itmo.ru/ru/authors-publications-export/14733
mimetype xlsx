--- v1 (2025-11-30)
+++ v2 (2026-09-15)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Nonlinear light conversion and infrared photodetection with laser-printed plasmonic metasurfaces supporting bound states in the continuum</t>
+  </si>
+  <si>
+    <t>Dmitrii V. Pavlov, Kseniia A. Sergeeva, Albert Seredin, Artem B. Cherepakhin, Aleksandr A. Sergeev, Anastasiia V. Sokolova, Yuri N. Kulchin, Alexey Yu. Zhizhchenko, Mihail Petrov, Aleksandr A. Kuchmizhak, Andrey L. Rogach</t>
+  </si>
+  <si>
+    <t>Light: Science &amp; Applications</t>
+  </si>
+  <si>
+    <t>10.1038/s41377-025-02040-4</t>
   </si>
   <si>
     <t>Amphiphilic Carbon Dots Suppress Iodide Ion Migration in Perovskite Solar Cells</t>
   </si>
   <si>
     <t>Igor Margaryan , Egor Ogorodnikov, Mikhail D. Miruschenko, Anastasiia V. Sokolova, Vladimir Ivanov, Guangbo Zhou, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Sergey Makarov, Aleksandr P. Litvin, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Energy &amp;amp; Fuels</t>
   </si>
   <si>
     <t>8261-8272</t>
   </si>
   <si>
     <t>10.1021/acs.energyfuels.4c06234</t>
   </si>
   <si>
     <t>Functionalization of Hydrophilic and Amphiphilic Carbon Dots with Polyethylene Glycol for Electroluminescent Devices</t>
   </si>
   <si>
     <t>Mikhail D. Miruschenko, Kseniia D. Kosolapova, Ivan A. Aleinik, Lyubov’ N. Borodina, Anna A. Vedernikova, Anastasiia V. Sokolova, Maria Sandzhieva, Aleksandr M. Mitroshin, Alexander V. Yakimansky, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Sergei A. Cherevkov, Michal Langer, Michal Otyepka, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
@@ -455,234 +467,261 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="203.95" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="388.048" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2">
-[...4 lines deleted...]
-      </c>
       <c r="H2">
-        <v>4.32</v>
+        <v>16.24</v>
       </c>
       <c r="I2">
-        <v>0.86</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>39</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3"/>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>3.34</v>
+        <v>4.32</v>
       </c>
       <c r="I3">
-        <v>3.09</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="D4"/>
+      <c r="D4">
+        <v>6</v>
+      </c>
       <c r="E4"/>
       <c r="F4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
-        <v>7.39</v>
+        <v>3.34</v>
       </c>
       <c r="I4">
-        <v>1.9</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
+      <c r="D5"/>
+      <c r="E5"/>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H5">
-        <v>6.89</v>
+        <v>7.39</v>
       </c>
       <c r="I5">
-        <v>1.85</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="D6">
+      <c r="F6">
+        <v>2024</v>
+      </c>
+      <c r="G6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6">
+        <v>6.89</v>
+      </c>
+      <c r="I6">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7">
         <v>6</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6">
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7">
         <v>2020</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="G7" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7">
         <v>3.15</v>
       </c>
-      <c r="I6">
+      <c r="I7">
         <v>0.95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>