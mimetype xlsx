--- v3 (2026-04-22)
+++ v4 (2026-11-05)
@@ -12,130 +12,172 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Dye-Nanotube Interaction Mechanisms Governing Nonlinear Optical Absorption in SWCNT Hybrids for Optical Switching</t>
+  </si>
+  <si>
+    <t>Svyatoslav Povarov, Ivan M. Kislyakov, Andrey Yu. Vlasov, Anastasia V. Venediktova, Anastasia S. Kulagina, Vladimir Yu. Venediktov, Jun Wang</t>
+  </si>
+  <si>
+    <t>ACS Applied Nano Materials</t>
+  </si>
+  <si>
+    <t>18615-18624</t>
+  </si>
+  <si>
+    <t>10.1021/acsanm.6c03131</t>
+  </si>
+  <si>
+    <t>Study of the amplification of an external optical signal in a CsPbBr                    3                    quantum dots thin film</t>
+  </si>
+  <si>
+    <t>Fedor Kuzikov, Evgenii Menshikov, Dmitry Gets, Svyatoslav Povarov, Alexey Kokhanovskiy</t>
+  </si>
+  <si>
+    <t>2026 International Conference Laser Optics (ICLO)</t>
+  </si>
+  <si>
+    <t>117-117</t>
+  </si>
+  <si>
+    <t>10.1109/iclo69056.2026.11625148</t>
+  </si>
+  <si>
     <t>Mixed-Lanthanide Metal–Organic Frameworks for Near-Infrared-I Bioimaging and Near-Infrared-III Four-Photon Upconversion</t>
   </si>
   <si>
     <t>Xiaolin Yu, Zixuan Zhou, Nikolaj Zhestkij, Yuliya Kenzhebayeva, Svyatoslav Povarov, Jiabo Chen, Dmitry I. Pavlov, Nikita A. Burzak, Aleksandra R. Knyazeva, Stanislav S. Lazarev, Vyacheslav A. Dyachuk, Andrei S. Potapov, Lining Sun, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Journal of the American Chemical Society</t>
   </si>
   <si>
     <t>10.1021/jacs.6c00409</t>
   </si>
   <si>
     <t>Fiber-Integrated Metal–Organic Framework Nanosheets for Light Emission and Microendoscopy</t>
   </si>
   <si>
     <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu</t>
   </si>
   <si>
-    <t>ACS Applied Nano Materials</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1021/acsanm.5c04932</t>
   </si>
   <si>
     <t>Highly Nonlinear Metal‐Organic Framework Microcrystal for Ultrabroadband and Multiwavelength Coherent Light Emission</t>
   </si>
   <si>
     <t>Nikolaj Zhestkij, Svyatoslav Povarov, Sergei Shipilovskikh, Irina D. Yushina, Jean‐François Pierson</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>e01152</t>
   </si>
   <si>
     <t>10.1002/lpor.202501152</t>
   </si>
   <si>
     <t>Photonic-Mediated Neuromorphic Computing Enabled by a Copper Oxide Microcrystal Optoelectronic Synapse</t>
   </si>
   <si>
     <t>Semyon Bachinin, Maria Timofeeva, Alexandera Gavrilova, Svyatoslav Povarov, Vladimir Shirobokov, Alena Kulakova</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.5c06829</t>
   </si>
   <si>
+    <t>Co-ligand tuning of MOF structural anisotropy for giant optical birefringence</t>
+  </si>
+  <si>
+    <t>Svyatoslav Povarov, Ekaterina D. Iukhnevich, Pavel Alekseevskiy, Dmitry I. Pavlov, Andrei S. Potapov, Irina D. Yushina, Alena Kulakova</t>
+  </si>
+  <si>
+    <t>Chemical Communications</t>
+  </si>
+  <si>
+    <t>8047-8050</t>
+  </si>
+  <si>
+    <t>10.1039/d5cc01224d</t>
+  </si>
+  <si>
     <t>One-step flashlight processing of MOF thin films for non-linear light absorption</t>
   </si>
   <si>
     <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva</t>
   </si>
   <si>
     <t>Materials Chemistry Frontiers</t>
   </si>
   <si>
     <t>10.1039/d5qm00166h</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
     <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
@@ -273,53 +315,50 @@
     <t>Memristive behavior of UiO-66 metal-organic framework single crystal</t>
   </si>
   <si>
     <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101206</t>
   </si>
   <si>
     <t>UiO-66 metal organic framework as stable platform for non-linear optical applications</t>
   </si>
   <si>
     <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101198</t>
   </si>
   <si>
     <t>Metal-mediated tunability of MOF-based optical modulators</t>
   </si>
   <si>
     <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko</t>
-  </si>
-[...1 lines deleted...]
-    <t>Chemical Communications</t>
   </si>
   <si>
     <t>9964-9967</t>
   </si>
   <si>
     <t>10.1039/d3cc02180g</t>
   </si>
   <si>
     <t>Nonlinear optical limiter of pulsed laser radiation based on potassium–aluminum–borate glass with copper chloride nanocrystals</t>
   </si>
   <si>
     <t>P. S. Shirshnev, N. V. Nikonorov, D. I. Sobolev, A. A. Kim, I. M. Kislyakov, Svyatoslav Povarov, I. M. Belousova</t>
   </si>
   <si>
     <t>Journal of Optical Technology</t>
   </si>
   <si>
     <t>10.1364/jot.84.000705</t>
   </si>
   <si>
     <t>Elimination of bleaching in a material based on aqueous fluid with carbon nanoparticles for optical limiters</t>
   </si>
   <si>
     <t>Andrey Sokolov , A. L. Nikolaeva, A. Yu. Vlasov, I. M. Kislyakov, A. V. Volkova, Svyatoslav Povarov</t>
   </si>
@@ -731,804 +770,885 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
-      <c r="E2"/>
+      <c r="D2">
+        <v>9</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
-        <v>15.01</v>
+        <v>5.81</v>
       </c>
       <c r="I2">
-        <v>5.55</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3"/>
-      <c r="E3"/>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H3"/>
+      <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D4"/>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E4"/>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>13.14</v>
+        <v>15.01</v>
       </c>
       <c r="I4">
-        <v>3.78</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
-        <v>9.44</v>
+        <v>5.64</v>
       </c>
       <c r="I5">
-        <v>2.54</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6"/>
-      <c r="E6"/>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H6">
-        <v>7.79</v>
+        <v>13.14</v>
       </c>
       <c r="I6">
-        <v>1.86</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H7">
-        <v>13.14</v>
+        <v>9.44</v>
       </c>
       <c r="I7">
-        <v>3.78</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="E8"/>
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>61</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H8">
-        <v>16.81</v>
+        <v>6.22</v>
       </c>
       <c r="I8">
-        <v>5.39</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9"/>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>8.2</v>
+        <v>7.79</v>
       </c>
       <c r="I9">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="E10" t="s">
         <v>46</v>
       </c>
+      <c r="D10"/>
+      <c r="E10"/>
       <c r="F10">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G10" t="s">
         <v>47</v>
       </c>
       <c r="H10">
-        <v>4.39</v>
+        <v>13.14</v>
       </c>
       <c r="I10">
-        <v>0.98</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" t="s">
         <v>50</v>
       </c>
-      <c r="D11">
-[...2 lines deleted...]
-      <c r="E11" t="s">
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>2025</v>
+      </c>
+      <c r="G11" t="s">
         <v>51</v>
       </c>
-      <c r="F11">
-[...4 lines deleted...]
-      </c>
       <c r="H11">
-        <v>3.44</v>
+        <v>16.81</v>
       </c>
       <c r="I11">
-        <v>1.5</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12">
+        <v>7</v>
+      </c>
+      <c r="E12" t="s">
         <v>55</v>
       </c>
-      <c r="D12"/>
-      <c r="E12"/>
       <c r="F12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G12" t="s">
         <v>56</v>
       </c>
       <c r="H12">
-        <v>12.9</v>
+        <v>8.2</v>
       </c>
       <c r="I12">
-        <v>3.64</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>60</v>
       </c>
       <c r="F13">
         <v>2024</v>
       </c>
       <c r="G13" t="s">
         <v>61</v>
       </c>
       <c r="H13">
-        <v>3.95</v>
+        <v>4.39</v>
       </c>
       <c r="I13">
-        <v>0.9</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
-      <c r="D14"/>
-      <c r="E14"/>
+      <c r="D14">
+        <v>30</v>
+      </c>
+      <c r="E14" t="s">
+        <v>65</v>
+      </c>
       <c r="F14">
         <v>2024</v>
       </c>
       <c r="G14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H14">
-        <v>9.93</v>
+        <v>3.44</v>
       </c>
       <c r="I14">
-        <v>2.89</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>2024</v>
       </c>
       <c r="G15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H15">
-        <v>9.6</v>
+        <v>12.9</v>
       </c>
       <c r="I15">
-        <v>2.13</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="E16"/>
+        <v>73</v>
+      </c>
+      <c r="D16">
+        <v>7</v>
+      </c>
+      <c r="E16" t="s">
+        <v>74</v>
+      </c>
       <c r="F16">
         <v>2024</v>
       </c>
       <c r="G16" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="I16"/>
+        <v>75</v>
+      </c>
+      <c r="H16">
+        <v>3.95</v>
+      </c>
+      <c r="I16">
+        <v>0.9</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>2024</v>
       </c>
       <c r="G17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H17">
-        <v>19.92</v>
+        <v>9.93</v>
       </c>
       <c r="I17">
-        <v>5.0</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="D18">
+        <v>5</v>
+      </c>
+      <c r="E18"/>
       <c r="F18">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H18">
-        <v>3.16</v>
+        <v>9.6</v>
       </c>
       <c r="I18">
-        <v>0.47</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19"/>
       <c r="F19">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G19" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H20">
-        <v>6.22</v>
+        <v>19.92</v>
       </c>
       <c r="I20">
-        <v>1.84</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="D21"/>
       <c r="E21">
-        <v>705</v>
+        <v>101206</v>
       </c>
       <c r="F21">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="G21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H21">
-        <v>0.42</v>
+        <v>3.16</v>
       </c>
       <c r="I21">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>97</v>
+      </c>
+      <c r="C22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>57</v>
+      </c>
+      <c r="E22">
+        <v>101198</v>
       </c>
       <c r="F22">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="G22" t="s">
         <v>98</v>
       </c>
       <c r="H22">
-        <v>0.82</v>
+        <v>3.16</v>
       </c>
       <c r="I22">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>100</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="D23">
-        <v>122</v>
+        <v>59</v>
       </c>
       <c r="E23" t="s">
         <v>101</v>
       </c>
       <c r="F23">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="G23" t="s">
         <v>102</v>
       </c>
       <c r="H23">
-        <v>0.82</v>
+        <v>6.22</v>
       </c>
       <c r="I23">
-        <v>0.32</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>104</v>
       </c>
       <c r="C24" t="s">
         <v>105</v>
       </c>
       <c r="D24">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>84</v>
+      </c>
+      <c r="E24">
+        <v>705</v>
       </c>
       <c r="F24">
         <v>2017</v>
       </c>
       <c r="G24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="H24">
-        <v>2.32</v>
+        <v>0.42</v>
       </c>
       <c r="I24">
-        <v>0.59</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
         <v>108</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>109</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25">
+        <v>123</v>
+      </c>
+      <c r="E25" t="s">
         <v>110</v>
       </c>
-      <c r="D25"/>
-      <c r="E25"/>
       <c r="F25">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G25" t="s">
         <v>111</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
+      <c r="H25">
+        <v>0.82</v>
+      </c>
+      <c r="I25">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>112</v>
       </c>
       <c r="B26" t="s">
         <v>113</v>
       </c>
       <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26">
+        <v>122</v>
+      </c>
+      <c r="E26" t="s">
         <v>114</v>
       </c>
-      <c r="D26"/>
-      <c r="E26"/>
       <c r="F26">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G26" t="s">
         <v>115</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
+      <c r="H26">
+        <v>0.82</v>
+      </c>
+      <c r="I26">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
       <c r="C27" t="s">
         <v>118</v>
       </c>
-      <c r="D27"/>
-      <c r="E27"/>
+      <c r="D27">
+        <v>66</v>
+      </c>
+      <c r="E27" t="s">
+        <v>119</v>
+      </c>
       <c r="F27">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G27" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="I27"/>
+        <v>120</v>
+      </c>
+      <c r="H27">
+        <v>2.32</v>
+      </c>
+      <c r="I27">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C28" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D28">
+        <v>123</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28">
+        <v>2016</v>
+      </c>
+      <c r="G28" t="s">
+        <v>124</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>126</v>
+      </c>
+      <c r="C29" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29">
+        <v>2015</v>
+      </c>
+      <c r="G29" t="s">
+        <v>128</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
+        <v>130</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30">
+        <v>2014</v>
+      </c>
+      <c r="G30" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" t="s">
+        <v>134</v>
+      </c>
+      <c r="C31" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31">
         <v>116</v>
       </c>
-      <c r="E28" t="s">
-[...2 lines deleted...]
-      <c r="F28">
+      <c r="E31" t="s">
+        <v>135</v>
+      </c>
+      <c r="F31">
         <v>2014</v>
       </c>
-      <c r="G28" t="s">
-[...2 lines deleted...]
-      <c r="H28">
+      <c r="G31" t="s">
+        <v>136</v>
+      </c>
+      <c r="H31">
         <v>0.72</v>
       </c>
-      <c r="I28">
+      <c r="I31">
         <v>0.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>