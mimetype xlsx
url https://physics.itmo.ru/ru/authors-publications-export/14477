--- v1 (2026-04-01)
+++ v2 (2026-05-21)
@@ -56,69 +56,69 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Robustness of bound states in the continuum in bilayer structures against symmetry breaking</t>
   </si>
   <si>
     <t>Kliment Semushev, Zilong Zhao, Alexey Proskurin, Mingzhao Song, Xinrui Liu, Mikhail Rybin, Ekaterina E. Maslova, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>014038</t>
   </si>
   <si>
     <t>10.1103/qj87-5xz9</t>
   </si>
   <si>
+    <t>Rotational Magnetic Field Generated by Metasurface for Wireless Power Transfer</t>
+  </si>
+  <si>
+    <t>Xinrui Liu, Xinyu Huang, Polina Kapitanova, Mingzhao Song</t>
+  </si>
+  <si>
+    <t>2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI)</t>
+  </si>
+  <si>
+    <t>10.1109/ap-s/usnc-ursi47032.2022.9886697</t>
+  </si>
+  <si>
     <t>Uniform Near Magnetic Field Generated by Metasurface for Wireless Power Transfer</t>
   </si>
   <si>
     <t>Xinrui Liu, Fan Zhang, Polina Kapitanova, Mingzhao Song</t>
   </si>
   <si>
-    <t>2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/ap-s/usnc-ursi47032.2022.9886811</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1109/ap-s/usnc-ursi47032.2022.9886697</t>
   </si>
   <si>
     <t>Uniform near magnetic field generated by metasurface-based resonator for wireless power transfer</t>
   </si>
   <si>
     <t>Fan Zhang, Xinrui Liu, Polina Kapitanova, Mingzhao Song</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101056</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>