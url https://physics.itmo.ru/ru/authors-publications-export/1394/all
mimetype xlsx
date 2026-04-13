--- v1 (2025-11-04)
+++ v2 (2026-04-13)
@@ -170,51 +170,51 @@
   <si>
     <t>Pavel Terekhov, Hadi Shamkhi Al Naeemah, Egor Gurvitz, Kseniia Baryshnikova, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.27.010924</t>
   </si>
   <si>
     <t>High-refractive-index nanoparticles embedded in media: multipole evolution and broadband forward scattering enhancement (Conference Presentation)</t>
   </si>
   <si>
     <t>Pavel Terekhov, Hadi Shamkhi Al Naeemah, Egor Gurvitz, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>Optical Components and Materials XVI</t>
   </si>
   <si>
     <t>10.1117/12.2506971</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
   <si>
-    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
+    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">