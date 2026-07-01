--- v3 (2026-05-24)
+++ v4 (2026-07-01)
@@ -95,78 +95,78 @@
   <si>
     <t>Hadi Shamkhi Al Naeemah, Adria Сanos Valero, Alexander Shalin</t>
   </si>
   <si>
     <t>020115</t>
   </si>
   <si>
     <t>10.1063/5.0031705</t>
   </si>
   <si>
     <t>Nanovortex‐Driven All‐Dielectric Optical Diffusion Boosting and Sorting Concept for Lab‐on‐a‐Chip Platforms</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz, Hadi Shamkhi Al Naeemah, Alexander A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.201903049</t>
   </si>
   <si>
     <t>Simultaneous suppression of forward and backward light scattering by high-index nanoparticles based on Kerker-like effects</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012158</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012158</t>
   </si>
   <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
     <t>Transparency and perfect absorption of all-dielectric resonant metasurfaces governed by the transverse Kerker effect</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Alexander Shalin</t>
   </si>
   <si>
     <t>Physical Review Materials</t>
   </si>
   <si>
     <t>085201</t>
   </si>
   <si>
     <t>10.1103/physrevmaterials.3.085201</t>
   </si>
   <si>
     <t>Transverse Scattering and Generalized Kerker Effects in All-Dielectric Mie-Resonant Metaoptics</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.122.193905</t>
   </si>
   <si>
     <t>Broadband forward scattering from dielectric cubic nanoantenna in lossless media</t>
   </si>
   <si>
     <t>Pavel Terekhov, Hadi Shamkhi Al Naeemah, Egor Gurvitz, Kseniia Baryshnikova, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
@@ -533,51 +533,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="231.086" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="214.662" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>