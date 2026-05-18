--- v3 (2026-04-19)
+++ v4 (2026-05-18)
@@ -41,144 +41,144 @@
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Modulation of Fabry-Perot Bound States in the Continuum Properties via Symmetry Breaking in Dielectric Photonic Structures</t>
+  </si>
+  <si>
+    <t>Kliment Semushev, Zilong Zhao, Andrey Bogdanov, Mikhail Rybin, Ekaterina Maslova</t>
+  </si>
+  <si>
+    <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
+  </si>
+  <si>
+    <t>1-3</t>
+  </si>
+  <si>
+    <t>10.23919/piers-fall62445.2025.11393969</t>
+  </si>
+  <si>
     <t>Symmetry-Protected Bound States in the Continuum in $\text{Ge}_{2} \text{Sb}_{2} \text{Te}_{5}$ Strips</t>
   </si>
   <si>
     <t>Nikolai Vlasov, Aleksandr Solomonov, Zarina Sadrieva, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
-    <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
-[...1 lines deleted...]
-  <si>
     <t>1-4</t>
   </si>
   <si>
     <t>10.23919/piers-fall62445.2025.11394306</t>
   </si>
   <si>
     <t>Robust Metastructures Using Huygens Congener Dipole Elements</t>
   </si>
   <si>
     <t>Shicheng Wan, Jinhui Shi, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
     <t>10.23919/piers-fall62445.2025.11394194</t>
   </si>
   <si>
-    <t>Modulation of Fabry-Perot Bound States in the Continuum Properties via Symmetry Breaking in Dielectric Photonic Structures</t>
-[...10 lines deleted...]
-  <si>
     <t>Engineering of disorder-immune metadevices based on Huygens congener dipole element</t>
   </si>
   <si>
     <t>Shicheng Wan, Matvey Sogrin, Mikhail Rybin, Jinhui Shi, Ekaterina Maslova</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0286459</t>
   </si>
   <si>
     <t>Bound states in the continuum in a chain of coupled Mie resonators with structural disorder: theory and experiment</t>
   </si>
   <si>
     <t>Ravshanjon Nazarov, Denis Khanabiev, Elizaveta Chernysheva, Aleksandra Dudnikova, Vyacheslav Istomin, Mikhail Sidorenko, Jinhui Shi, Ekaterina Maslova, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>3133-3143</t>
   </si>
   <si>
     <t>10.1515/nanoph-2025-0225</t>
   </si>
   <si>
     <t>Experimental study of Fabry–Pérot BICs in a microwave waveguide</t>
   </si>
   <si>
     <t>Zilong Zhao, Nikolay Solodovchenko, Chao Sun, Mingzhao Song, Ekaterina Maslova, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1063/5.0285583</t>
   </si>
   <si>
+    <t>Metamaterial Regime in Quasicrystal Structure</t>
+  </si>
+  <si>
+    <t>Ekaterina Maslova, Kliment Semushev, Mikhail Rybin</t>
+  </si>
+  <si>
+    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
+  </si>
+  <si>
+    <t>1-7</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10618595</t>
+  </si>
+  <si>
     <t>Bound States in the Continuum: Stability Against Structural Disorder</t>
   </si>
   <si>
     <t>Kliment Semushev, Nikolai Vlasov, Aleksandr Solomonov, Andrey Bogdanov, Mikhail Rybin, Zarina Sadrieva, Ekaterina Maslova</t>
   </si>
   <si>
-    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/piers62282.2024.10618064</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/piers62282.2024.10618595</t>
   </si>
   <si>
     <t>Transport properties of electromagnetic waves in dielectric photonic quasicrystals</t>
   </si>
   <si>
     <t>Ekaterina Maslova, Vladislav Chistyakov, Mikhail Rybin</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.110.014202</t>
   </si>
   <si>
     <t>Stability of the homogeneous mode in the metamaterial regime with structural disorder</t>
   </si>
   <si>
     <t>Matvey Sogrin, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B</t>
   </si>
   <si>
     <t>10.1364/josab.503086</t>
   </si>
@@ -706,74 +706,74 @@
       <c r="D2"/>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F4">
         <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
         <v>127</v>
       </c>
       <c r="E5"/>
       <c r="F5">
@@ -834,79 +834,79 @@
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
         <v>3.79</v>
       </c>
       <c r="I7">
         <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
         <v>40</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10">
         <v>110</v>
       </c>
       <c r="E10"/>
       <c r="F10">