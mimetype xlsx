--- v4 (2026-05-18)
+++ v5 (2026-06-08)
@@ -41,144 +41,144 @@
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Robust Metastructures Using Huygens Congener Dipole Elements</t>
+  </si>
+  <si>
+    <t>Shicheng Wan, Jinhui Shi, Mikhail Rybin, Ekaterina Maslova</t>
+  </si>
+  <si>
+    <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
+  </si>
+  <si>
+    <t>1-4</t>
+  </si>
+  <si>
+    <t>10.23919/piers-fall62445.2025.11394194</t>
+  </si>
+  <si>
     <t>Modulation of Fabry-Perot Bound States in the Continuum Properties via Symmetry Breaking in Dielectric Photonic Structures</t>
   </si>
   <si>
     <t>Kliment Semushev, Zilong Zhao, Andrey Bogdanov, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
-    <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
-[...1 lines deleted...]
-  <si>
     <t>1-3</t>
   </si>
   <si>
     <t>10.23919/piers-fall62445.2025.11393969</t>
   </si>
   <si>
     <t>Symmetry-Protected Bound States in the Continuum in $\text{Ge}_{2} \text{Sb}_{2} \text{Te}_{5}$ Strips</t>
   </si>
   <si>
     <t>Nikolai Vlasov, Aleksandr Solomonov, Zarina Sadrieva, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
-    <t>1-4</t>
-[...1 lines deleted...]
-  <si>
     <t>10.23919/piers-fall62445.2025.11394306</t>
   </si>
   <si>
-    <t>Robust Metastructures Using Huygens Congener Dipole Elements</t>
-[...7 lines deleted...]
-  <si>
     <t>Engineering of disorder-immune metadevices based on Huygens congener dipole element</t>
   </si>
   <si>
     <t>Shicheng Wan, Matvey Sogrin, Mikhail Rybin, Jinhui Shi, Ekaterina Maslova</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0286459</t>
   </si>
   <si>
     <t>Bound states in the continuum in a chain of coupled Mie resonators with structural disorder: theory and experiment</t>
   </si>
   <si>
     <t>Ravshanjon Nazarov, Denis Khanabiev, Elizaveta Chernysheva, Aleksandra Dudnikova, Vyacheslav Istomin, Mikhail Sidorenko, Jinhui Shi, Ekaterina Maslova, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>3133-3143</t>
   </si>
   <si>
     <t>10.1515/nanoph-2025-0225</t>
   </si>
   <si>
     <t>Experimental study of Fabry–Pérot BICs in a microwave waveguide</t>
   </si>
   <si>
     <t>Zilong Zhao, Nikolay Solodovchenko, Chao Sun, Mingzhao Song, Ekaterina Maslova, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1063/5.0285583</t>
   </si>
   <si>
+    <t>Bound States in the Continuum: Stability Against Structural Disorder</t>
+  </si>
+  <si>
+    <t>Kliment Semushev, Nikolai Vlasov, Aleksandr Solomonov, Andrey Bogdanov, Mikhail Rybin, Zarina Sadrieva, Ekaterina Maslova</t>
+  </si>
+  <si>
+    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10618064</t>
+  </si>
+  <si>
     <t>Metamaterial Regime in Quasicrystal Structure</t>
   </si>
   <si>
     <t>Ekaterina Maslova, Kliment Semushev, Mikhail Rybin</t>
   </si>
   <si>
-    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>1-7</t>
   </si>
   <si>
     <t>10.1109/piers62282.2024.10618595</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1109/piers62282.2024.10618064</t>
   </si>
   <si>
     <t>Transport properties of electromagnetic waves in dielectric photonic quasicrystals</t>
   </si>
   <si>
     <t>Ekaterina Maslova, Vladislav Chistyakov, Mikhail Rybin</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.110.014202</t>
   </si>
   <si>
     <t>Stability of the homogeneous mode in the metamaterial regime with structural disorder</t>
   </si>
   <si>
     <t>Matvey Sogrin, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B</t>
   </si>
   <si>
     <t>10.1364/josab.503086</t>
   </si>
@@ -729,51 +729,51 @@
       <c r="D3"/>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F4">
         <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
         <v>127</v>
       </c>
       <c r="E5"/>
       <c r="F5">
@@ -834,79 +834,79 @@
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
         <v>3.79</v>
       </c>
       <c r="I7">
         <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
         <v>40</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10">
         <v>110</v>
       </c>
       <c r="E10"/>
       <c r="F10">