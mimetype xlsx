--- v5 (2026-06-08)
+++ v6 (2026-08-07)
@@ -41,84 +41,84 @@
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Modulation of Fabry-Perot Bound States in the Continuum Properties via Symmetry Breaking in Dielectric Photonic Structures</t>
+  </si>
+  <si>
+    <t>Kliment Semushev, Zilong Zhao, Andrey Bogdanov, Mikhail Rybin, Ekaterina Maslova</t>
+  </si>
+  <si>
+    <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
+  </si>
+  <si>
+    <t>1-3</t>
+  </si>
+  <si>
+    <t>10.23919/piers-fall62445.2025.11393969</t>
+  </si>
+  <si>
+    <t>Symmetry-Protected Bound States in the Continuum in $\text{Ge}_{2} \text{Sb}_{2} \text{Te}_{5}$ Strips</t>
+  </si>
+  <si>
+    <t>Nikolai Vlasov, Aleksandr Solomonov, Zarina Sadrieva, Mikhail Rybin, Ekaterina Maslova</t>
+  </si>
+  <si>
+    <t>1-4</t>
+  </si>
+  <si>
+    <t>10.23919/piers-fall62445.2025.11394306</t>
+  </si>
+  <si>
     <t>Robust Metastructures Using Huygens Congener Dipole Elements</t>
   </si>
   <si>
     <t>Shicheng Wan, Jinhui Shi, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
-    <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
-[...4 lines deleted...]
-  <si>
     <t>10.23919/piers-fall62445.2025.11394194</t>
-  </si>
-[...19 lines deleted...]
-    <t>10.23919/piers-fall62445.2025.11394306</t>
   </si>
   <si>
     <t>Engineering of disorder-immune metadevices based on Huygens congener dipole element</t>
   </si>
   <si>
     <t>Shicheng Wan, Matvey Sogrin, Mikhail Rybin, Jinhui Shi, Ekaterina Maslova</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0286459</t>
   </si>
   <si>
     <t>Bound states in the continuum in a chain of coupled Mie resonators with structural disorder: theory and experiment</t>
   </si>
   <si>
     <t>Ravshanjon Nazarov, Denis Khanabiev, Elizaveta Chernysheva, Aleksandra Dudnikova, Vyacheslav Istomin, Mikhail Sidorenko, Jinhui Shi, Ekaterina Maslova, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>3133-3143</t>
   </si>
@@ -729,51 +729,51 @@
       <c r="D3"/>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F4">
         <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
         <v>127</v>
       </c>
       <c r="E5"/>
       <c r="F5">
@@ -837,51 +837,51 @@
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
         <v>3.79</v>
       </c>
       <c r="I7">
         <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
         <v>49</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>