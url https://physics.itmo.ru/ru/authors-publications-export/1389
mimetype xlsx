--- v6 (2026-08-07)
+++ v7 (2026-09-04)
@@ -41,144 +41,144 @@
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Robust Metastructures Using Huygens Congener Dipole Elements</t>
+  </si>
+  <si>
+    <t>Shicheng Wan, Jinhui Shi, Mikhail Rybin, Ekaterina Maslova</t>
+  </si>
+  <si>
+    <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
+  </si>
+  <si>
+    <t>1-4</t>
+  </si>
+  <si>
+    <t>10.23919/piers-fall62445.2025.11394194</t>
+  </si>
+  <si>
     <t>Modulation of Fabry-Perot Bound States in the Continuum Properties via Symmetry Breaking in Dielectric Photonic Structures</t>
   </si>
   <si>
     <t>Kliment Semushev, Zilong Zhao, Andrey Bogdanov, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
-    <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
-[...1 lines deleted...]
-  <si>
     <t>1-3</t>
   </si>
   <si>
     <t>10.23919/piers-fall62445.2025.11393969</t>
   </si>
   <si>
     <t>Symmetry-Protected Bound States in the Continuum in $\text{Ge}_{2} \text{Sb}_{2} \text{Te}_{5}$ Strips</t>
   </si>
   <si>
     <t>Nikolai Vlasov, Aleksandr Solomonov, Zarina Sadrieva, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
-    <t>1-4</t>
-[...1 lines deleted...]
-  <si>
     <t>10.23919/piers-fall62445.2025.11394306</t>
   </si>
   <si>
-    <t>Robust Metastructures Using Huygens Congener Dipole Elements</t>
-[...7 lines deleted...]
-  <si>
     <t>Engineering of disorder-immune metadevices based on Huygens congener dipole element</t>
   </si>
   <si>
     <t>Shicheng Wan, Matvey Sogrin, Mikhail Rybin, Jinhui Shi, Ekaterina Maslova</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0286459</t>
   </si>
   <si>
     <t>Bound states in the continuum in a chain of coupled Mie resonators with structural disorder: theory and experiment</t>
   </si>
   <si>
     <t>Ravshanjon Nazarov, Denis Khanabiev, Elizaveta Chernysheva, Aleksandra Dudnikova, Vyacheslav Istomin, Mikhail Sidorenko, Jinhui Shi, Ekaterina Maslova, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>3133-3143</t>
   </si>
   <si>
     <t>10.1515/nanoph-2025-0225</t>
   </si>
   <si>
     <t>Experimental study of Fabry–Pérot BICs in a microwave waveguide</t>
   </si>
   <si>
     <t>Zilong Zhao, Nikolay Solodovchenko, Chao Sun, Mingzhao Song, Ekaterina Maslova, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1063/5.0285583</t>
   </si>
   <si>
+    <t>Metamaterial Regime in Quasicrystal Structure</t>
+  </si>
+  <si>
+    <t>Ekaterina Maslova, Kliment Semushev, Mikhail Rybin</t>
+  </si>
+  <si>
+    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
+  </si>
+  <si>
+    <t>1-7</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10618595</t>
+  </si>
+  <si>
     <t>Bound States in the Continuum: Stability Against Structural Disorder</t>
   </si>
   <si>
     <t>Kliment Semushev, Nikolai Vlasov, Aleksandr Solomonov, Andrey Bogdanov, Mikhail Rybin, Zarina Sadrieva, Ekaterina Maslova</t>
   </si>
   <si>
-    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/piers62282.2024.10618064</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/piers62282.2024.10618595</t>
   </si>
   <si>
     <t>Transport properties of electromagnetic waves in dielectric photonic quasicrystals</t>
   </si>
   <si>
     <t>Ekaterina Maslova, Vladislav Chistyakov, Mikhail Rybin</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.110.014202</t>
   </si>
   <si>
     <t>Stability of the homogeneous mode in the metamaterial regime with structural disorder</t>
   </si>
   <si>
     <t>Matvey Sogrin, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B</t>
   </si>
   <si>
     <t>10.1364/josab.503086</t>
   </si>
@@ -729,51 +729,51 @@
       <c r="D3"/>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F4">
         <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
         <v>127</v>
       </c>
       <c r="E5"/>
       <c r="F5">
@@ -834,79 +834,79 @@
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
         <v>3.79</v>
       </c>
       <c r="I7">
         <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
         <v>40</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10">
         <v>110</v>
       </c>
       <c r="E10"/>
       <c r="F10">