--- v6 (2026-07-19)
+++ v7 (2026-09-23)
@@ -344,99 +344,99 @@
   <si>
     <t>10.1134/s0021364022040014</t>
   </si>
   <si>
     <t>Formation of Luminescent Structures in Thin a-Si:H–Er Films Irradiated by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, L. N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>681-686</t>
   </si>
   <si>
     <t>10.1134/s0021364021230090</t>
   </si>
   <si>
     <t>3D Chiral MetaCrystals</t>
   </si>
   <si>
     <t>Marco Esposito, Mariachiara Manoccio, Angelo Leo, Massimo Cuscunà, Yali Sun, Eduard Ageev, Dmitry Zuev, Alessio Benedetti, Iolena Tarantini, Adriana Passaseo, Vittorianna Tasco</t>
   </si>
   <si>
     <t>10.1002/adfm.202109258</t>
   </si>
   <si>
+    <t>Fluorescence lifetime-based intracellular thermometry for photothermal therapy</t>
+  </si>
+  <si>
+    <t>Oleksii Peltek, Eduard Ageev, Pavel Talianov, Mikhail Zyuzin</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012107</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012107</t>
+  </si>
+  <si>
+    <t>Fabrication of metal-dielectric nanoparticles from a bi-layer gold-silicon film by femtosecond laser-induced dewetting</t>
+  </si>
+  <si>
+    <t>Sergej Koromyslov, Eduard Ageev, Ekaterina Ponkratova, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>012071</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012071</t>
+  </si>
+  <si>
+    <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
+  </si>
+  <si>
+    <t>Artem Larin, Egor Kurganov, Stephanie Bruyére, Alexandre Nomine, Eduard Ageev, Anton Samusev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>012082</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012082</t>
+  </si>
+  <si>
     <t>Dielectric metasurface for emission control of magnetic dipole in the near-IR wavelength range</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Marina Obramenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012165</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012165</t>
-  </si>
-[...34 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012082</t>
   </si>
   <si>
     <t>Femtosecond Laser Fabrication of Hybrid Metal-Dielectric Structures with Nonlinear Photoluminescence</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Eduard Ageev, Filipp Komissarenko, Sergej Koromyslov, Dmitry Kudryashov, Ivan Mukhin, Vadim Veiko, Aleksandr Kuchmizhak, Dmitry Zuev</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics8040121</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202005886</t>
   </si>