--- v0 (2025-10-08)
+++ v1 (2026-08-17)
@@ -83,78 +83,78 @@
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-022-25542-2</t>
   </si>
   <si>
     <t>Exciting magnetic octupole in near-infrared range by nanostructuring</t>
   </si>
   <si>
     <t>Pavel Terekhov, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020126</t>
   </si>
   <si>
     <t>10.1063/5.0031674</t>
   </si>
   <si>
     <t>Simultaneous suppression of forward and backward light scattering by high-index nanoparticles based on Kerker-like effects</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012158</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012158</t>
   </si>
   <si>
     <t>Magnetic Octupole Response of Dielectric Quadrumers</t>
   </si>
   <si>
     <t>Pavel Terekhov, Andrei Evlyukhin, Dmitrii Redka, Valentyn S. Volkov, Alexander Shalin</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201900331</t>
   </si>
   <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
     <t>Transverse Scattering and Generalized Kerker Effects in All-Dielectric Mie-Resonant Metaoptics</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.122.193905</t>
   </si>
   <si>
     <t>Polarization-dependent asymmetric light scattering by silicon nanopyramids and their multipoles resonances</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.5094162</t>
   </si>
@@ -617,51 +617,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="231.086" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="214.662" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>