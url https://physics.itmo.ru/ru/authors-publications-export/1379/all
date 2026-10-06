--- v1 (2026-04-02)
+++ v2 (2026-10-06)
@@ -164,51 +164,51 @@
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.201903049</t>
   </si>
   <si>
     <t>Nontrivial invisibility induced by optical hybrid anapole</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Egor Gurvitz, Alexander Shalin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012020</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012020</t>
   </si>
   <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
     <t>Biological Kerker Effect Boosts Light Collection Efficiency in Plants</t>
   </si>
   <si>
     <t>Roman E. Noskov, Egor Gurvitz, Vitaliy Shkoldin, Mikhail Zyuzin, Alexander Shalin, Ivan Shishkin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>7062-7071</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.9b02540</t>
   </si>
   <si>
     <t>Broadband forward scattering from dielectric cubic nanoantenna in lossless media</t>
   </si>