--- v3 (2025-12-24)
+++ v4 (2026-06-05)
@@ -74,141 +74,141 @@
   <si>
     <t>10.1002/lpor.202200740</t>
   </si>
   <si>
     <t>Theory, Observation, and Ultrafast Response of the Hybrid Anapole Regime in Light Scattering</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Egor Gurvitz, Fedor Benimetskiy, Dmitry Pidgayko, Anton Samusev,  Andrey B. Evlyukhin, Vjaceslavs Bobrovs, Dmitrii Redka, Michael I. Tribelsky, Mohsen Rahmani, Khosro Zangeneh Kamali, Alexander A. Pavlov, Andrey E. Miroshnichenko, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1002/lpor.202100114</t>
   </si>
   <si>
     <t>Multipole Engineering of Attractive−Repulsive and Bending Optical Forces</t>
   </si>
   <si>
     <t>Denis Kislov, Egor Gurvitz, Vjaceslavs Bobrovs, Alexander A. Pavlov, Dmitrii N. Redka, Manuel I. Marqués, Alexander Shalin</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202100082</t>
   </si>
   <si>
+    <t>Hybrid anapoles: Near-zero scattering States driven by high order modal interference</t>
+  </si>
+  <si>
+    <t>Adria Сanos Valero, Egor Gurvitz, Andrey Miroshnichenko, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020015</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031974</t>
+  </si>
+  <si>
+    <t>The development of the toroidal electric dipole source</t>
+  </si>
+  <si>
+    <t>Egor Gurvitz, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>020044</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031962</t>
+  </si>
+  <si>
+    <t>Spin-locked scattering forces in the near field of high index particles</t>
+  </si>
+  <si>
+    <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz,  Hadi. K. Shamkhi, Alexander. A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>020016</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031977</t>
+  </si>
+  <si>
+    <t>Anapole electric dipole modes for a dielectric sphere</t>
+  </si>
+  <si>
+    <t>Sofiya Ponomareva, Egor Gurvitz, Konstantin Ladutenko, A. M. Miroshnichenko, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>020099</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032562</t>
+  </si>
+  <si>
     <t>Nonlinear control of lateral optical forces excited by high-order multipole resonances in all-dielectric nanoparticles</t>
   </si>
   <si>
-    <t>Egor Gurvitz, Alexander Shalin</t>
-[...4 lines deleted...]
-  <si>
     <t>020043</t>
   </si>
   <si>
     <t>10.1063/5.0031961</t>
   </si>
   <si>
-    <t>Hybrid anapoles: Near-zero scattering States driven by high order modal interference</t>
-[...43 lines deleted...]
-  <si>
     <t>Nanovortex‐Driven All‐Dielectric Optical Diffusion Boosting and Sorting Concept for Lab‐on‐a‐Chip Platforms</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz, Hadi Shamkhi Al Naeemah, Alexander A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.201903049</t>
   </si>
   <si>
     <t>Nontrivial invisibility induced by optical hybrid anapole</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Egor Gurvitz, Alexander Shalin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012020</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012020</t>
   </si>
   <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
     <t>Biological Kerker Effect Boosts Light Collection Efficiency in Plants</t>
   </si>
   <si>
     <t>Roman E. Noskov, Egor Gurvitz, Vitaliy Shkoldin, Mikhail Zyuzin, Alexander Shalin, Ivan Shishkin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>7062-7071</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.9b02540</t>
   </si>
   <si>
     <t>Broadband forward scattering from dielectric cubic nanoantenna in lossless media</t>
   </si>
@@ -774,105 +774,105 @@
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6">
         <v>2300</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>2020</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0.19</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7">
         <v>2300</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7">
         <v>2020</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0.19</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>2300</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8">
         <v>2020</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0.19</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>2300</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9">
         <v>2020</v>
       </c>
       <c r="G9" t="s">
         <v>39</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0.19</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>40</v>
       </c>
@@ -1044,51 +1044,51 @@
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16">
         <v>1800266</v>
       </c>
       <c r="F16">
         <v>2019</v>
       </c>
       <c r="G16" t="s">
         <v>68</v>
       </c>
       <c r="H16">
         <v>10.66</v>
       </c>
       <c r="I16">
         <v>4.01</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17">
         <v>2018</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" t="s">