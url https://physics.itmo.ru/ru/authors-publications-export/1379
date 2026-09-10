--- v4 (2026-06-05)
+++ v5 (2026-09-10)
@@ -74,108 +74,108 @@
   <si>
     <t>10.1002/lpor.202200740</t>
   </si>
   <si>
     <t>Theory, Observation, and Ultrafast Response of the Hybrid Anapole Regime in Light Scattering</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Egor Gurvitz, Fedor Benimetskiy, Dmitry Pidgayko, Anton Samusev,  Andrey B. Evlyukhin, Vjaceslavs Bobrovs, Dmitrii Redka, Michael I. Tribelsky, Mohsen Rahmani, Khosro Zangeneh Kamali, Alexander A. Pavlov, Andrey E. Miroshnichenko, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1002/lpor.202100114</t>
   </si>
   <si>
     <t>Multipole Engineering of Attractive−Repulsive and Bending Optical Forces</t>
   </si>
   <si>
     <t>Denis Kislov, Egor Gurvitz, Vjaceslavs Bobrovs, Alexander A. Pavlov, Dmitrii N. Redka, Manuel I. Marqués, Alexander Shalin</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202100082</t>
   </si>
   <si>
+    <t>Nonlinear control of lateral optical forces excited by high-order multipole resonances in all-dielectric nanoparticles</t>
+  </si>
+  <si>
+    <t>Egor Gurvitz, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020043</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031961</t>
+  </si>
+  <si>
     <t>Hybrid anapoles: Near-zero scattering States driven by high order modal interference</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Egor Gurvitz, Andrey Miroshnichenko, Alexander Shalin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020015</t>
   </si>
   <si>
     <t>10.1063/5.0031974</t>
   </si>
   <si>
     <t>The development of the toroidal electric dipole source</t>
   </si>
   <si>
-    <t>Egor Gurvitz, Alexander Shalin</t>
-[...1 lines deleted...]
-  <si>
     <t>020044</t>
   </si>
   <si>
     <t>10.1063/5.0031962</t>
   </si>
   <si>
     <t>Spin-locked scattering forces in the near field of high index particles</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz,  Hadi. K. Shamkhi, Alexander. A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
   </si>
   <si>
     <t>020016</t>
   </si>
   <si>
     <t>10.1063/5.0031977</t>
   </si>
   <si>
     <t>Anapole electric dipole modes for a dielectric sphere</t>
   </si>
   <si>
     <t>Sofiya Ponomareva, Egor Gurvitz, Konstantin Ladutenko, A. M. Miroshnichenko, Alexander Shalin</t>
   </si>
   <si>
     <t>020099</t>
   </si>
   <si>
     <t>10.1063/5.0032562</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1063/5.0031961</t>
   </si>
   <si>
     <t>Nanovortex‐Driven All‐Dielectric Optical Diffusion Boosting and Sorting Concept for Lab‐on‐a‐Chip Platforms</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz, Hadi Shamkhi Al Naeemah, Alexander A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.201903049</t>
   </si>
   <si>
     <t>Nontrivial invisibility induced by optical hybrid anapole</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Egor Gurvitz, Alexander Shalin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012020</t>
   </si>
@@ -774,105 +774,105 @@
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6">
         <v>2300</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>2020</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0.19</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7">
         <v>2300</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F7">
         <v>2020</v>
       </c>
       <c r="G7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0.19</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>2300</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F8">
         <v>2020</v>
       </c>
       <c r="G8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0.19</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>2300</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9">
         <v>2020</v>
       </c>
       <c r="G9" t="s">
         <v>39</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0.19</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>40</v>
       </c>
@@ -1044,51 +1044,51 @@
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16">
         <v>1800266</v>
       </c>
       <c r="F16">
         <v>2019</v>
       </c>
       <c r="G16" t="s">
         <v>68</v>
       </c>
       <c r="H16">
         <v>10.66</v>
       </c>
       <c r="I16">
         <v>4.01</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17">
         <v>2018</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" t="s">