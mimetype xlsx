--- v3 (2026-01-24)
+++ v4 (2026-06-18)
@@ -188,51 +188,51 @@
   <si>
     <t>NAUCHNOE PRIBOROSTROENIE</t>
   </si>
   <si>
     <t>57-61</t>
   </si>
   <si>
     <t>10.18358/np-29-4-i5761</t>
   </si>
   <si>
     <t>Resonant Mass Detector Based on Carbon Nanowhiskers with Traps for Nanoobjects Weighing</t>
   </si>
   <si>
     <t>Ivan Mukhin, Filipp Komissarenko</t>
   </si>
   <si>
     <t>Physica Status Solidi (A) Applications and Materials</t>
   </si>
   <si>
     <t>10.1002/pssa.201800046</t>
   </si>
   <si>
     <t>Reshaping the Second-Order Polar Response of Hybrid Metal-Dielectric Nanodimers</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Mihail Petrov, Filipp Komissarenko, Ivan Mukhin, Yuri Kivshar</t>
+    <t>Kristina Frizyuk, Mihail Petrov, Filipp Komissarenko, Ivan Mukhin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>877-884</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.8b04089</t>
   </si>
   <si>
     <t>Near-field optical microscopy of surface plasmon polaritons excited by silicon nanoantenna</t>
   </si>
   <si>
     <t>Ivan Sinev, Filipp Komissarenko, Ivan Mukhin, Mihail Petrov, Ivan Iorsh, Pavel Belov, Anton Samusev</t>
   </si>
   <si>
     <t>Nanosystems: Physics, Chemistry, Mathematics</t>
   </si>
   <si>
     <t>609-613</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2018-9-5-609-613</t>
   </si>
@@ -248,51 +248,51 @@
   <si>
     <t>334-337</t>
   </si>
   <si>
     <t>10.1134/S1063784217020141</t>
   </si>
   <si>
     <t>Effect of the Conductive Channel Cut-Off on Operation of n+–n–n+ GaN NW-Based Gunn Diode</t>
   </si>
   <si>
     <t>Alexey Mozharov, Filipp Komissarenko, Alexey Bolshakov, Ivan Mukhin</t>
   </si>
   <si>
     <t>Semiconductors</t>
   </si>
   <si>
     <t>1809-1812</t>
   </si>
   <si>
     <t>10.1134/S106378261814021X</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
   <si>
-    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
+    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
   <si>
     <t>A Few-Minute Synthesis of CsPbBr3 Nanolasers with a High Quality Factor by Spraying at Ambient Conditions</t>
   </si>
   <si>
     <t>Anatoly Pushkarev, Viacheslav Korolev, Daria Markina, Filipp Komissarenko, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>1040-1048</t>
   </si>
   <si>
     <t>10.1021/acsami.8b17396</t>
   </si>
   <si>
     <t>Enhanced Temperature-Tunable Narrow-Band Photoluminescence from Resonant Perovskite Nanograting</t>
   </si>
@@ -326,225 +326,225 @@
   <si>
     <t>Near-field observation of guided-mode resonances on a metasurface via dielectric nanosphere excitation</t>
   </si>
   <si>
     <t>Ivan Sinev, Konstantin Ladutenko, Filipp Komissarenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>4238-4243</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.8b00900</t>
   </si>
   <si>
     <t>Cesium lead mixed-halide perovskites in polymer matrix</t>
   </si>
   <si>
     <t>Anatoly Pushkarev, Viacheslav Korolev, Sergey Anoshkin, Filipp Komissarenko, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>1092 (1)</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012122</t>
   </si>
   <si>
+    <t>Enhanced light outcoupling in microdisk lasers via Si spherical nanoantennas</t>
+  </si>
+  <si>
+    <t>Ivan Mukhin, Filipp Komissarenko, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>Journal of Applied Physics</t>
+  </si>
+  <si>
+    <t>10.1063/1.5046823</t>
+  </si>
+  <si>
+    <t>2pi steering of surface plasmon polaritons with silicon nanoantennas</t>
+  </si>
+  <si>
+    <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012140</t>
+  </si>
+  <si>
     <t>Direct near-field mapping of nano-sphere-excited leaky surface modes atanisotropic metasurface</t>
   </si>
   <si>
     <t>Bürkle F. , Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012165</t>
   </si>
   <si>
-    <t>Enhanced light outcoupling in microdisk lasers via Si spherical nanoantennas</t>
-[...19 lines deleted...]
-  <si>
     <t>Tunable Hybrid Fano Resonances in Halide Perovskite Nanoparticles</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Anatoly Pushkarev, Filipp Komissarenko, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>5522-5529</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.8b01912</t>
   </si>
   <si>
     <t>Chirality Driven by Magnetic Dipole Response for Demultiplexing of Surface Waves</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Kristina Frizyuk, Mihail Petrov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>doi.org/10.1002/lpor.201700168</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
-    <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Valentin Milichko, Sergey Makarov, Dmitry Zuev</t>
+    <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>Light-Emitting Halide Perovskite Nanoantennas</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov, Yuri Kivshar</t>
+    <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>1185-1190</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04727</t>
   </si>
   <si>
     <t>Nanoscale generation of white light for ultrabroadband nanospectroscopy</t>
   </si>
   <si>
-    <t>Sergey Makarov, Ivan Sinev, Valentin Milichko, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
+    <t>Sergey Makarov, Ivan Sinev, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev</t>
   </si>
   <si>
     <t>18 (1)</t>
   </si>
   <si>
     <t>535–539</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04542</t>
   </si>
   <si>
     <t>Laser post-processing of halide perovskites for enhanced photoluminescence and absorbance</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Filipp Komissarenko, Arthur Ishteev, Valentin Milichko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
+    <t>Ekaterina Tiguntseva, Filipp Komissarenko, Arthur Ishteev, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>062002</t>
   </si>
   <si>
     <t>10.1088/1742-6596/917/6/062002</t>
   </si>
   <si>
     <t>Resonant halide perovskite nanoparticles</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Filipp Komissarenko, Dmitry Zuev, Valentin Milichko, Sergey Makarov, Anvar Zakhidov</t>
+    <t>Ekaterina Tiguntseva, Filipp Komissarenko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1063/1.4998122</t>
   </si>
   <si>
     <t>Demultiplexing surface waves with silicon nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Mihail Petrov, Kristina Frizyuk, Sergey Makarov, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1063/1.4998064</t>
   </si>
   <si>
     <t>Light outcoupling from quantum dot-based microdisk laser via plasmonic nanoantenna</t>
   </si>
   <si>
     <t>Ivan Mukhin, Alexey Mozharov, Filipp Komissarenko, Zarina Sadrieva, Andrey Bogdanov</t>
   </si>
   <si>
     <t>4 (2)</t>
   </si>
   <si>
     <t>275–281</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00552</t>
   </si>
   <si>
     <t>Resonant Silicon Nanoparticles for Enhancement of Light Absorption and Photoluminescence from Hybrid Perovskite Films and Metasurfaces</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Alexander Chebykin, Arthur Ishteev, Filipp Komissarenko, Valentin Milichko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
+    <t>Ekaterina Tiguntseva, Alexander Chebykin, Arthur Ishteev, Filipp Komissarenko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>12486-12493</t>
   </si>
   <si>
     <t>10.1039/c7nr01631j</t>
   </si>
   <si>
     <t>Improved emission outcoupling from microdisk laser by Si nanospheres</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012158</t>
   </si>
   <si>
     <t>Polarization control over electric and magnetic dipole resonances of dielectric nanoparticles on metallic films</t>
   </si>
   <si>
-    <t>Ivan Sinev, Ivan Iorsh, Andrey Bogdanov, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Ivan Sinev, Ivan Iorsh, Andrey Bogdanov, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>vol. 10(5)</t>
   </si>
   <si>
     <t>799-806</t>
   </si>
   <si>
     <t>10.1002/lpor.201600055</t>
   </si>
   <si>
     <t>From high-Q magnetic dipole scattering to broadband electric field localization by silicon nanoparticle on metal</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Ivan Sinev, Ivan Iorsh, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Ivan Sinev, Ivan Iorsh, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM4B.6</t>
   </si>
   <si>
     <t>Effect of electron beam irradiation on thin metal films on glass surfaces in a submicrometer scale</t>
   </si>
   <si>
     <t>JOURNAL OF MICRO-NANOLITHOGRAPHY MEMS AND MOEMS</t>
   </si>
   <si>
     <t>013502-01350</t>
   </si>
   <si>
     <t>10.1117/1.JMM.15.1.013502</t>
   </si>
   <si>
     <t>Formation of metallic nanostructures on the surface of ion- exchange glass by focused electron beam</t>
   </si>
   <si>
     <t>10.1088/1742-6596/643/1/012113</t>
   </si>
@@ -1541,113 +1541,113 @@
       <c r="D22" t="s">
         <v>102</v>
       </c>
       <c r="E22">
         <v>12122</v>
       </c>
       <c r="F22">
         <v>2018</v>
       </c>
       <c r="G22" t="s">
         <v>103</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0.24</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>105</v>
       </c>
       <c r="C23" t="s">
-        <v>45</v>
+        <v>106</v>
       </c>
       <c r="D23">
-        <v>1092</v>
+        <v>124</v>
       </c>
       <c r="E23">
-        <v>12165</v>
+        <v>163102</v>
       </c>
       <c r="F23">
         <v>2018</v>
       </c>
       <c r="G23" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="H23"/>
+        <v>107</v>
+      </c>
+      <c r="H23">
+        <v>2.33</v>
+      </c>
       <c r="I23">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="D24">
-        <v>124</v>
+        <v>1092</v>
       </c>
       <c r="E24">
-        <v>163102</v>
+        <v>12140</v>
       </c>
       <c r="F24">
         <v>2018</v>
       </c>
       <c r="G24" t="s">
         <v>110</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
-        <v>0.75</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>111</v>
       </c>
       <c r="B25" t="s">
         <v>112</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
         <v>1092</v>
       </c>
       <c r="E25">
-        <v>12140</v>
+        <v>12165</v>
       </c>
       <c r="F25">
         <v>2018</v>
       </c>
       <c r="G25" t="s">
         <v>113</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0.24</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>115</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
@@ -1905,51 +1905,51 @@
       </c>
       <c r="D35">
         <v>9</v>
       </c>
       <c r="E35" t="s">
         <v>152</v>
       </c>
       <c r="F35">
         <v>2017</v>
       </c>
       <c r="G35" t="s">
         <v>153</v>
       </c>
       <c r="H35">
         <v>7.23</v>
       </c>
       <c r="I35">
         <v>2.93</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>154</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C36" t="s">
         <v>45</v>
       </c>
       <c r="D36">
         <v>741</v>
       </c>
       <c r="E36">
         <v>12158</v>
       </c>
       <c r="F36">
         <v>2016</v>
       </c>
       <c r="G36" t="s">
         <v>155</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.25</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>156</v>
       </c>