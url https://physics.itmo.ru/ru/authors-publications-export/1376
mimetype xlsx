--- v2 (2025-11-18)
+++ v3 (2026-04-10)
@@ -536,129 +536,129 @@
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>Light Trapping Enhancement by Silver Nanoantennas in Organic Solar Cells</t>
   </si>
   <si>
     <t>Pavel Voroshilov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>5 (5)</t>
   </si>
   <si>
     <t>1767-1772</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.7b01459</t>
   </si>
   <si>
     <t>Nanoimprinted hybrid perovskite metasurfaces</t>
   </si>
   <si>
-    <t>Sergey Makarov, Valentin Milichko, Yuri Kivshar, Anvar Zakhidov</t>
+    <t>Sergey Makarov, Yuri Kivshar, Anvar Zakhidov</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261891</t>
   </si>
   <si>
     <t>Light-Emitting Halide Perovskite Nanoantennas</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov, Yuri Kivshar</t>
   </si>
   <si>
     <t>1185-1190</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04727</t>
   </si>
   <si>
     <t>Laser deposition of resonant silicon nanoparticles on perovskite for photoluminescence enhancement</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Anastasia Zalogina, Valentin Milichko, Dmitry Zuev, Mikhail Omelyanovich, Arthur Ishteev, Sergey Makarov, Anvar Zakhidov</t>
+    <t>Ekaterina Tiguntseva, Anastasia Zalogina, Dmitry Zuev, Mikhail Omelyanovich, Arthur Ishteev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012053</t>
   </si>
   <si>
     <t>Laser post-processing of halide perovskites for enhanced photoluminescence and absorbance</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Filipp Komissarenko, Arthur Ishteev, Valentin Milichko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
+    <t>Ekaterina Tiguntseva, Filipp Komissarenko, Arthur Ishteev, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>062002</t>
   </si>
   <si>
     <t>10.1088/1742-6596/917/6/062002</t>
   </si>
   <si>
     <t>Nanoimprinted perovskite metasurface for enhanced photoluminescence</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>A1162-A1171</t>
   </si>
   <si>
     <t>10.1364/OE.25.0A1162</t>
   </si>
   <si>
     <t>Resonant halide perovskite nanoparticles</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Filipp Komissarenko, Dmitry Zuev, Valentin Milichko, Sergey Makarov, Anvar Zakhidov</t>
+    <t>Ekaterina Tiguntseva, Filipp Komissarenko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1063/1.4998122</t>
   </si>
   <si>
     <t>Multifold Emission Enhancement in Nanoimprinted Hybrid Perovskite Metasurfaces</t>
   </si>
   <si>
-    <t>Sergey Makarov, Valentin Milichko, Mikhail Omelyanovich, Yuri Kivshar, Anvar Zakhidov</t>
+    <t>Sergey Makarov, Mikhail Omelyanovich, Yuri Kivshar, Anvar Zakhidov</t>
   </si>
   <si>
     <t>728-735</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00940</t>
   </si>
   <si>
     <t>Resonant Silicon Nanoparticles for Enhancement of Light Absorption and Photoluminescence from Hybrid Perovskite Films and Metasurfaces</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Alexander Chebykin, Arthur Ishteev, Filipp Komissarenko, Valentin Milichko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
+    <t>Ekaterina Tiguntseva, Alexander Chebykin, Arthur Ishteev, Filipp Komissarenko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>12486-12493</t>
   </si>
   <si>
     <t>10.1039/c7nr01631j</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">