--- v3 (2026-04-10)
+++ v4 (2026-06-11)
@@ -182,89 +182,89 @@
   <si>
     <t>Ionically Gated Small-Molecule OPV: Interfacial Doping of Charge Collector and Transport Layer</t>
   </si>
   <si>
     <t>Danila S. Saranin, Abolfazl Mahmudpur, Pavel Voroshilov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.0c17865</t>
   </si>
   <si>
     <t>Reconfigurable Perovskite LEC: Effects of Ionic Additives and Dual Function Devices</t>
   </si>
   <si>
     <t>Dmitry Gets, Masoud Alahbakhshi, Aditya Mishra, Alexious Papadimitratos, Sergey Anoshkin, Anatoly Pushkarev, Eduard Danilovskiy, Sergey Makarov, Jason D. Slinker, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202001715</t>
   </si>
   <si>
+    <t>Evaluating the performance of a single-layer blue light-emitting electrochemical cell based on a perovskite-polymer composite</t>
+  </si>
+  <si>
+    <t>Sergey Anoshkin, Anatoly Pushkarev, Anvar Zakhidov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020002</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031747</t>
+  </si>
+  <si>
+    <t>Improvement of methylammonium lead iodide based perovskite solar cells by phosphorus doped silicon nanoparticles</t>
+  </si>
+  <si>
+    <t>Aleksandra Furasova, Pavel Voroshilov, Sergey Makarov, Anvar Zakhidov, Aldo Di Carlo</t>
+  </si>
+  <si>
+    <t>020034</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031779</t>
+  </si>
+  <si>
     <t>Polymer modification of perovskite solar cells to increase open-circuit voltage</t>
   </si>
   <si>
     <t>Mikhail Masharin, Dmitry Gets, Grigorii Verkhogliadov	, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020084</t>
   </si>
   <si>
     <t>10.1063/5.0031984</t>
   </si>
   <si>
-    <t>Evaluating the performance of a single-layer blue light-emitting electrochemical cell based on a perovskite-polymer composite</t>
-[...22 lines deleted...]
-  <si>
     <t>Effect of Solvent Annealing on Optical Properties of Perovskite Dualfunctional Devices</t>
   </si>
   <si>
     <t>Grigorii Verkhogliadov	, Mikhail Masharin, Dmitry Gets, Eduard Danilovskiy, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Solid State Phenomena</t>
   </si>
   <si>
     <t>185-191</t>
   </si>
   <si>
     <t>10.4028/www.scientific.net/ssp.312.185</t>
   </si>
   <si>
     <t>Dipolar cation accumulation at interfaces of perovskite light emitting solar cells</t>
   </si>
   <si>
     <t>Dmitry Gets, Grigorii Verkhogliadov	, Eduard Danilovskiy, Artem Baranov, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d0tc02654a</t>
@@ -275,86 +275,86 @@
   <si>
     <t>Tatiana Liashenko, Anatoly Pushkarev, Arnas Naujokaitis, Vidas Pakštas, Marius Franckevičius, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10101937</t>
   </si>
   <si>
     <t>Perovskite nanowire lasers on low-refractive-index conductive substrate for high-Q and low-threshold operation</t>
   </si>
   <si>
     <t>Daria Markina, Anatoly Pushkarev, Ivan Shishkin, Filipp Komissarenko, Aleksander Berestennikov, Alexey S. Pavluchenko, Irina P. Smirnova, Lev K. Markov, Mikas Vengris, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2020-0207</t>
   </si>
   <si>
     <t>Room-Temperature Lasing from Mie-Resonant Non-Plasmonic Nanoparticles</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>8149–8156</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c01468</t>
   </si>
   <si>
+    <t>Fabrication of halide-perovskite resonant microcylinders by nanoimprint lithography</t>
+  </si>
+  <si>
+    <t>Artem Polushkin, S Kruk, R Malurean, Ekaterina Tiguntseva, Anvar Zakhidov, Andrey Bogdanov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>012178</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012178</t>
+  </si>
+  <si>
     <t>Electric field-induced segregation in a sky-blue perovskite light-emitting diode based on CsPbBr2Cl:PEO composite</t>
   </si>
   <si>
     <t>Татьяна Ляшенко, Сергей Аношкин, Анатолий Пушкарев, Vidas Pakštas, Анвар Захидов, Сергей Макаров</t>
   </si>
   <si>
     <t>012086</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012086</t>
   </si>
   <si>
-    <t>Fabrication of halide-perovskite resonant microcylinders by nanoimprint lithography</t>
-[...10 lines deleted...]
-  <si>
     <t>Enhanced terahertz emission from imprinted halide perovskite nanostructures</t>
   </si>
   <si>
     <t>Viacheslav Korolev, Anatoly Pushkarev, Petr A. Obraztsov, Anton N. Tsypkin, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>187-194</t>
   </si>
   <si>
     <t>10.1515/nanoph-2019-0377</t>
   </si>
   <si>
     <t>Photophysical properties of halide perovskite CsPb(Br1-xIx)3 thin films and nanowires</t>
   </si>
   <si>
     <t>Daria Markina, Ekaterina Tiguntseva, Anatoly Pushkarev, M. Vengris, G.B. Hix, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Luminescence</t>
   </si>
   <si>
     <t>10.1016/j.jlumin.2019.116985</t>
   </si>
   <si>
     <t>Memristive properties of solar cells based on perovskite and polymer composite</t>
@@ -386,51 +386,51 @@
   <si>
     <t>18930-18938</t>
   </si>
   <si>
     <t>10.1039/c9cp03656c</t>
   </si>
   <si>
     <t>Beyond Quantum Confinement: Excitonic Nonlocality in Halide Perovskite Nanoparticles with Mie Resonances</t>
   </si>
   <si>
     <t>Aleksander Berestennikov, Ivan Iorsh, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>6747-6754</t>
   </si>
   <si>
     <t>10.1039/C8NR09837A</t>
   </si>
   <si>
     <t>Single-Mode Lasing from Imprinted Halide-Perovskite Microdisks</t>
   </si>
   <si>
-    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1021/acsnano.8b08948</t>
   </si>
   <si>
     <t>Light-Emitting Perovskite Solar Cell with Segregation Enhanced Self Doping</t>
   </si>
   <si>
     <t>Dmitry Gets, Arthur Ishteev, Eduard Danilovskiy, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
   <si>
     <t>486-492</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2019.01.031</t>
   </si>
   <si>
     <t>Mixed halide perovskite light emitting solar cell</t>
   </si>
   <si>
     <t>Dmitry Gets, Arthur Ishteev, Tatiana Liashenko, D Saranin, Sergey Makarov, Anvar Zakhidov</t>
   </si>
@@ -500,99 +500,99 @@
   <si>
     <t>Tunable Hybrid Fano Resonances in Halide Perovskite Nanoparticles</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Anatoly Pushkarev, Filipp Komissarenko, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>5522-5529</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.8b01912</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Ekaterina Tiguntseva, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1002/adom.201800576</t>
   </si>
   <si>
     <t>Halide-Perovskite Resonant Nanophotonics</t>
   </si>
   <si>
-    <t>Sergey Makarov, Aleksandra Furasova, Ekaterina Tiguntseva, Andreas Hemmetter, Aleksander Berestennikov, Anatoly Pushkarev, Anvar Zakhidov, Yuri Kivshar</t>
+    <t>Sergey Makarov, Aleksandra Furasova, Ekaterina Tiguntseva, Andreas Hemmetter, Aleksander Berestennikov, Anatoly Pushkarev, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1002/adom.201800784</t>
   </si>
   <si>
     <t>Фотоиндуцированная миграция ионов в оптически резонансных перовскитных наночастицах</t>
   </si>
   <si>
     <t>Дмитрий Гец, Екатерина Тигунцева, Александр Берестенников, Татьяна Ляшенко, Анатолий Пушкарев, Сергей Макаров, Анвар Захидов</t>
   </si>
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>Light Trapping Enhancement by Silver Nanoantennas in Organic Solar Cells</t>
   </si>
   <si>
     <t>Pavel Voroshilov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>5 (5)</t>
   </si>
   <si>
     <t>1767-1772</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.7b01459</t>
   </si>
   <si>
     <t>Nanoimprinted hybrid perovskite metasurfaces</t>
   </si>
   <si>
-    <t>Sergey Makarov, Yuri Kivshar, Anvar Zakhidov</t>
+    <t>Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261891</t>
   </si>
   <si>
     <t>Light-Emitting Halide Perovskite Nanoantennas</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov, Yuri Kivshar</t>
+    <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>1185-1190</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04727</t>
   </si>
   <si>
     <t>Laser deposition of resonant silicon nanoparticles on perovskite for photoluminescence enhancement</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Anastasia Zalogina, Dmitry Zuev, Mikhail Omelyanovich, Arthur Ishteev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012053</t>
   </si>
   <si>
     <t>Laser post-processing of halide perovskites for enhanced photoluminescence and absorbance</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Filipp Komissarenko, Arthur Ishteev, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>062002</t>
   </si>
@@ -602,51 +602,51 @@
   <si>
     <t>Nanoimprinted perovskite metasurface for enhanced photoluminescence</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>A1162-A1171</t>
   </si>
   <si>
     <t>10.1364/OE.25.0A1162</t>
   </si>
   <si>
     <t>Resonant halide perovskite nanoparticles</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Filipp Komissarenko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1063/1.4998122</t>
   </si>
   <si>
     <t>Multifold Emission Enhancement in Nanoimprinted Hybrid Perovskite Metasurfaces</t>
   </si>
   <si>
-    <t>Sergey Makarov, Mikhail Omelyanovich, Yuri Kivshar, Anvar Zakhidov</t>
+    <t>Sergey Makarov, Mikhail Omelyanovich, Anvar Zakhidov</t>
   </si>
   <si>
     <t>728-735</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00940</t>
   </si>
   <si>
     <t>Resonant Silicon Nanoparticles for Enhancement of Light Absorption and Photoluminescence from Hybrid Perovskite Films and Metasurfaces</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Alexander Chebykin, Arthur Ishteev, Filipp Komissarenko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>12486-12493</t>
   </si>
   <si>
     <t>10.1039/c7nr01631j</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1556,78 +1556,78 @@
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>92</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>1461</v>
       </c>
       <c r="E22" t="s">
         <v>93</v>
       </c>
       <c r="F22">
         <v>2020</v>
       </c>
       <c r="G22" t="s">
         <v>94</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>96</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>1461</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23">
         <v>2020</v>
       </c>
       <c r="G23" t="s">
         <v>98</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" t="s">
         <v>84</v>
       </c>
       <c r="D24">
         <v>9</v>
       </c>
       <c r="E24" t="s">
         <v>101</v>
       </c>
       <c r="F24">
         <v>2019</v>
       </c>
       <c r="G24" t="s">
         <v>102</v>
       </c>
       <c r="H24">
@@ -1649,51 +1649,51 @@
       </c>
       <c r="D25">
         <v>220</v>
       </c>
       <c r="E25">
         <v>116985</v>
       </c>
       <c r="F25">
         <v>2019</v>
       </c>
       <c r="G25" t="s">
         <v>106</v>
       </c>
       <c r="H25">
         <v>3.28</v>
       </c>
       <c r="I25">
         <v>0.63</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
         <v>1410</v>
       </c>
       <c r="E26" t="s">
         <v>108</v>
       </c>
       <c r="F26">
         <v>2019</v>
       </c>
       <c r="G26" t="s">
         <v>109</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.22</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>110</v>
       </c>