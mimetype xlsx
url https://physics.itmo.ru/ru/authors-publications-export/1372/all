--- v3 (2025-12-31)
+++ v4 (2026-08-07)
@@ -92,87 +92,87 @@
   <si>
     <t>Guided electromagnetic waves for periodic arrays of thin metallic wires near an interface between two dielectric media</t>
   </si>
   <si>
     <t>Victor Zalipaev</t>
   </si>
   <si>
     <t>Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</t>
   </si>
   <si>
     <t>10.1098/rspa.2018.0399</t>
   </si>
   <si>
     <t>Mode hopping in arrays of resonant thin wires over a dielectric interface</t>
   </si>
   <si>
     <t>Victor Zalipaev, Alena Shchelokova, Irina Melchakova, Stanislav Glybovski, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.174302</t>
   </si>
   <si>
+    <t>Electromagnetic guided waves on infinite and finite periodic linear arrays of thin metallic wires</t>
+  </si>
+  <si>
+    <t>Victor Zalipaev, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/PIERS.2017.8262409</t>
+  </si>
+  <si>
     <t>Resonance scattering of a plane electromagnetic wave by electric dipole located inside resonator formed by two parallel disks</t>
   </si>
   <si>
-    <t>Victor Zalipaev, Stanislav Glybovski</t>
-[...4 lines deleted...]
-  <si>
     <t>10.1109/PIERS.2017.8261977</t>
   </si>
   <si>
-    <t>Electromagnetic guided waves on infinite and finite periodic linear arrays of thin metallic wires</t>
-[...2 lines deleted...]
-    <t>10.1109/PIERS.2017.8262409</t>
+    <t>Resonant tunneling and localized states in a graphene monolayer with a mass gap</t>
+  </si>
+  <si>
+    <t>91(8)</t>
+  </si>
+  <si>
+    <t>DOI10.1103/PhysRevB.91.085405</t>
   </si>
   <si>
     <t>High Frequency Asymptotic Description of Resonant Antenna Formed by Two Metallic Parallel Disks</t>
   </si>
   <si>
     <t>IEEE Transactions on Antennas and Propagation</t>
   </si>
   <si>
     <t>507-513</t>
   </si>
   <si>
     <t>doi:10.1109/TAP.2016.2635621</t>
-  </si>
-[...7 lines deleted...]
-    <t>DOI10.1103/PhysRevB.91.085405</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -679,98 +679,98 @@
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2018</v>
       </c>
       <c r="G7" t="s">
         <v>31</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>33</v>
       </c>
-      <c r="D8">
-[...4 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2017</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>4.13</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.81</v>
+      </c>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
         <v>36</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="D9">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>37</v>
       </c>
-      <c r="E9"/>
       <c r="F9">
         <v>2017</v>
       </c>
       <c r="G9" t="s">
         <v>38</v>
       </c>
       <c r="H9">
-        <v>3.81</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>4.13</v>
+      </c>
+      <c r="I9">
+        <v>1.31</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>