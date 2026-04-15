--- v5 (2026-03-19)
+++ v6 (2026-04-15)
@@ -251,141 +251,141 @@
   <si>
     <t>Denis V. Lebedev, Vitaliy Shkoldin, Artem Larin, Dmitry Permyakov, Anton Samusev, Anatoly E. Petukhov, Alexander O. Golubok, Alexander V. Arkhipov, Ivan Mukhin</t>
   </si>
   <si>
     <t>4612-4620</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.2c00986</t>
   </si>
   <si>
     <t>Formation of Luminescent Structures in Thin a-Si:H–Er Films Irradiated by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, L. N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>681-686</t>
   </si>
   <si>
     <t>10.1134/s0021364021230090</t>
   </si>
   <si>
+    <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
+  </si>
+  <si>
+    <t>Artem Larin, Egor Kurganov, Stephanie Bruyére, Alexandre Nomine, Eduard Ageev, Anton Samusev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012082</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012082</t>
+  </si>
+  <si>
     <t>Dielectric metasurface for emission control of magnetic dipole in the near-IR wavelength range</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Marina Obramenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012165</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012165</t>
   </si>
   <si>
-    <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
-[...10 lines deleted...]
-  <si>
     <t>All‐Dielectric Nanostructures with a Thermoresponsible Dynamic Polymer Shell</t>
   </si>
   <si>
-    <t>Anna A. Nikitina, Valentin Milichko, Alexander S. Novikov, Artem Larin, Proloy Nandi, Utkur Mirsaidov, Daria V. Andreeva, Mikhail Rybin, Yuri Kivshar, Ekaterina V. Skorb</t>
+    <t>Anna A. Nikitina, Alexander S. Novikov, Artem Larin, Proloy Nandi, Utkur Mirsaidov, Daria V. Andreeva, Mikhail Rybin, Yuri Kivshar, Ekaterina V. Skorb</t>
   </si>
   <si>
     <t>Angewandte Chemie International Edition</t>
   </si>
   <si>
     <t>12737-12741</t>
   </si>
   <si>
     <t>10.1002/anie.202101188</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202005886</t>
   </si>
   <si>
+    <t>Laser annealing process for the tuning of the hybrid-sponge nanostructure photoluminescence</t>
+  </si>
+  <si>
+    <t>Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020078</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031745</t>
+  </si>
+  <si>
+    <t>Purcell effect control in oligomer based active nanoantenna for the near-IR wavelength range</t>
+  </si>
+  <si>
+    <t>Vitaly Yaroshenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>020133</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031773</t>
+  </si>
+  <si>
     <t>Laser-induced periodic surface structures with broadband photoluminescence signal</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Eduard Ageev, Artem Larin, Filipp Komissarenko, Dmitry Zuev</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020041</t>
   </si>
   <si>
     <t>10.1063/5.0032132</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1063/5.0031773</t>
   </si>
   <si>
     <t>Defects and Morphology Contribution to Photoluminescence of CH3NH3PbI3 Nanostructured by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Aleksey Y. Zhizhchenko, Dmitry Gets, Artem Larin, Dmitry Zuev, Alexander M. Zakharenko, Aleksandr A. Kuchmizhak, Sergey Makarov</t>
   </si>
   <si>
     <t>Solid State Phenomena</t>
   </si>
   <si>
     <t>179-184</t>
   </si>
   <si>
     <t>10.4028/www.scientific.net/ssp.312.179</t>
   </si>
   <si>
     <t>Purcell effect control in active silicon dielectric nanoantenna for the near-IR wavelength range</t>
   </si>
   <si>
     <t>012195</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012195</t>
   </si>
@@ -1504,51 +1504,51 @@
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26">
         <v>312</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
         <v>114</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.2</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27">
         <v>1461</v>
       </c>
       <c r="E27" t="s">
         <v>116</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>117</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>118</v>
       </c>