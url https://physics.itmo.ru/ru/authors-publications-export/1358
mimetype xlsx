--- v6 (2026-04-15)
+++ v7 (2026-05-15)
@@ -251,141 +251,141 @@
   <si>
     <t>Denis V. Lebedev, Vitaliy Shkoldin, Artem Larin, Dmitry Permyakov, Anton Samusev, Anatoly E. Petukhov, Alexander O. Golubok, Alexander V. Arkhipov, Ivan Mukhin</t>
   </si>
   <si>
     <t>4612-4620</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.2c00986</t>
   </si>
   <si>
     <t>Formation of Luminescent Structures in Thin a-Si:H–Er Films Irradiated by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, L. N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>681-686</t>
   </si>
   <si>
     <t>10.1134/s0021364021230090</t>
   </si>
   <si>
+    <t>Dielectric metasurface for emission control of magnetic dipole in the near-IR wavelength range</t>
+  </si>
+  <si>
+    <t>Vitaly Yaroshenko, Marina Obramenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012165</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012165</t>
+  </si>
+  <si>
     <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
   </si>
   <si>
     <t>Artem Larin, Egor Kurganov, Stephanie Bruyére, Alexandre Nomine, Eduard Ageev, Anton Samusev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012082</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012082</t>
   </si>
   <si>
-    <t>Dielectric metasurface for emission control of magnetic dipole in the near-IR wavelength range</t>
-[...10 lines deleted...]
-  <si>
     <t>All‐Dielectric Nanostructures with a Thermoresponsible Dynamic Polymer Shell</t>
   </si>
   <si>
     <t>Anna A. Nikitina, Alexander S. Novikov, Artem Larin, Proloy Nandi, Utkur Mirsaidov, Daria V. Andreeva, Mikhail Rybin, Yuri Kivshar, Ekaterina V. Skorb</t>
   </si>
   <si>
     <t>Angewandte Chemie International Edition</t>
   </si>
   <si>
     <t>12737-12741</t>
   </si>
   <si>
     <t>10.1002/anie.202101188</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202005886</t>
   </si>
   <si>
+    <t>Laser-induced periodic surface structures with broadband photoluminescence signal</t>
+  </si>
+  <si>
+    <t>Ekaterina Ponkratova, Eduard Ageev, Artem Larin, Filipp Komissarenko, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020041</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032132</t>
+  </si>
+  <si>
     <t>Laser annealing process for the tuning of the hybrid-sponge nanostructure photoluminescence</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020078</t>
   </si>
   <si>
     <t>10.1063/5.0031745</t>
   </si>
   <si>
     <t>Purcell effect control in oligomer based active nanoantenna for the near-IR wavelength range</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>020133</t>
   </si>
   <si>
     <t>10.1063/5.0031773</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0032132</t>
   </si>
   <si>
     <t>Defects and Morphology Contribution to Photoluminescence of CH3NH3PbI3 Nanostructured by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Aleksey Y. Zhizhchenko, Dmitry Gets, Artem Larin, Dmitry Zuev, Alexander M. Zakharenko, Aleksandr A. Kuchmizhak, Sergey Makarov</t>
   </si>
   <si>
     <t>Solid State Phenomena</t>
   </si>
   <si>
     <t>179-184</t>
   </si>
   <si>
     <t>10.4028/www.scientific.net/ssp.312.179</t>
   </si>
   <si>
     <t>Purcell effect control in active silicon dielectric nanoantenna for the near-IR wavelength range</t>
   </si>
   <si>
     <t>012195</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012195</t>
   </si>
@@ -1504,51 +1504,51 @@
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26">
         <v>312</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
         <v>114</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.2</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27">
         <v>1461</v>
       </c>
       <c r="E27" t="s">
         <v>116</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>117</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>118</v>
       </c>