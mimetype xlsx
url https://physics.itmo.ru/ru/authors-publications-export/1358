--- v7 (2026-05-15)
+++ v8 (2026-06-19)
@@ -251,141 +251,141 @@
   <si>
     <t>Denis V. Lebedev, Vitaliy Shkoldin, Artem Larin, Dmitry Permyakov, Anton Samusev, Anatoly E. Petukhov, Alexander O. Golubok, Alexander V. Arkhipov, Ivan Mukhin</t>
   </si>
   <si>
     <t>4612-4620</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.2c00986</t>
   </si>
   <si>
     <t>Formation of Luminescent Structures in Thin a-Si:H–Er Films Irradiated by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, L. N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>681-686</t>
   </si>
   <si>
     <t>10.1134/s0021364021230090</t>
   </si>
   <si>
+    <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
+  </si>
+  <si>
+    <t>Artem Larin, Egor Kurganov, Stephanie Bruyére, Alexandre Nomine, Eduard Ageev, Anton Samusev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012082</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012082</t>
+  </si>
+  <si>
     <t>Dielectric metasurface for emission control of magnetic dipole in the near-IR wavelength range</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Marina Obramenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012165</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012165</t>
   </si>
   <si>
-    <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
-[...10 lines deleted...]
-  <si>
     <t>All‐Dielectric Nanostructures with a Thermoresponsible Dynamic Polymer Shell</t>
   </si>
   <si>
-    <t>Anna A. Nikitina, Alexander S. Novikov, Artem Larin, Proloy Nandi, Utkur Mirsaidov, Daria V. Andreeva, Mikhail Rybin, Yuri Kivshar, Ekaterina V. Skorb</t>
+    <t>Anna A. Nikitina, Alexander S. Novikov, Artem Larin, Proloy Nandi, Utkur Mirsaidov, Daria V. Andreeva, Mikhail Rybin, Ekaterina V. Skorb</t>
   </si>
   <si>
     <t>Angewandte Chemie International Edition</t>
   </si>
   <si>
     <t>12737-12741</t>
   </si>
   <si>
     <t>10.1002/anie.202101188</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202005886</t>
   </si>
   <si>
+    <t>Laser annealing process for the tuning of the hybrid-sponge nanostructure photoluminescence</t>
+  </si>
+  <si>
+    <t>Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020078</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031745</t>
+  </si>
+  <si>
+    <t>Purcell effect control in oligomer based active nanoantenna for the near-IR wavelength range</t>
+  </si>
+  <si>
+    <t>Vitaly Yaroshenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>020133</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031773</t>
+  </si>
+  <si>
     <t>Laser-induced periodic surface structures with broadband photoluminescence signal</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Eduard Ageev, Artem Larin, Filipp Komissarenko, Dmitry Zuev</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020041</t>
   </si>
   <si>
     <t>10.1063/5.0032132</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1063/5.0031773</t>
   </si>
   <si>
     <t>Defects and Morphology Contribution to Photoluminescence of CH3NH3PbI3 Nanostructured by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Aleksey Y. Zhizhchenko, Dmitry Gets, Artem Larin, Dmitry Zuev, Alexander M. Zakharenko, Aleksandr A. Kuchmizhak, Sergey Makarov</t>
   </si>
   <si>
     <t>Solid State Phenomena</t>
   </si>
   <si>
     <t>179-184</t>
   </si>
   <si>
     <t>10.4028/www.scientific.net/ssp.312.179</t>
   </si>
   <si>
     <t>Purcell effect control in active silicon dielectric nanoantenna for the near-IR wavelength range</t>
   </si>
   <si>
     <t>012195</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012195</t>
   </si>
@@ -1504,51 +1504,51 @@
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26">
         <v>312</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
         <v>114</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.2</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27">
         <v>1461</v>
       </c>
       <c r="E27" t="s">
         <v>116</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>117</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>118</v>
       </c>