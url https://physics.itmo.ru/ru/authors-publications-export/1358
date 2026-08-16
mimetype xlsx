--- v8 (2026-06-19)
+++ v9 (2026-08-16)
@@ -305,87 +305,87 @@
   <si>
     <t>Anna A. Nikitina, Alexander S. Novikov, Artem Larin, Proloy Nandi, Utkur Mirsaidov, Daria V. Andreeva, Mikhail Rybin, Ekaterina V. Skorb</t>
   </si>
   <si>
     <t>Angewandte Chemie International Edition</t>
   </si>
   <si>
     <t>12737-12741</t>
   </si>
   <si>
     <t>10.1002/anie.202101188</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202005886</t>
   </si>
   <si>
+    <t>Purcell effect control in oligomer based active nanoantenna for the near-IR wavelength range</t>
+  </si>
+  <si>
+    <t>Vitaly Yaroshenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020133</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031773</t>
+  </si>
+  <si>
+    <t>Laser-induced periodic surface structures with broadband photoluminescence signal</t>
+  </si>
+  <si>
+    <t>Ekaterina Ponkratova, Eduard Ageev, Artem Larin, Filipp Komissarenko, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>020041</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032132</t>
+  </si>
+  <si>
     <t>Laser annealing process for the tuning of the hybrid-sponge nanostructure photoluminescence</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020078</t>
   </si>
   <si>
     <t>10.1063/5.0031745</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1063/5.0032132</t>
   </si>
   <si>
     <t>Defects and Morphology Contribution to Photoluminescence of CH3NH3PbI3 Nanostructured by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Aleksey Y. Zhizhchenko, Dmitry Gets, Artem Larin, Dmitry Zuev, Alexander M. Zakharenko, Aleksandr A. Kuchmizhak, Sergey Makarov</t>
   </si>
   <si>
     <t>Solid State Phenomena</t>
   </si>
   <si>
     <t>179-184</t>
   </si>
   <si>
     <t>10.4028/www.scientific.net/ssp.312.179</t>
   </si>
   <si>
     <t>Purcell effect control in active silicon dielectric nanoantenna for the near-IR wavelength range</t>
   </si>
   <si>
     <t>012195</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012195</t>
   </si>
@@ -1504,51 +1504,51 @@
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26">
         <v>312</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
         <v>114</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.2</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27">
         <v>1461</v>
       </c>
       <c r="E27" t="s">
         <v>116</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>117</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>118</v>
       </c>