--- v9 (2026-08-16)
+++ v10 (2026-08-16)
@@ -251,141 +251,141 @@
   <si>
     <t>Denis V. Lebedev, Vitaliy Shkoldin, Artem Larin, Dmitry Permyakov, Anton Samusev, Anatoly E. Petukhov, Alexander O. Golubok, Alexander V. Arkhipov, Ivan Mukhin</t>
   </si>
   <si>
     <t>4612-4620</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.2c00986</t>
   </si>
   <si>
     <t>Formation of Luminescent Structures in Thin a-Si:H–Er Films Irradiated by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, L. N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>681-686</t>
   </si>
   <si>
     <t>10.1134/s0021364021230090</t>
   </si>
   <si>
+    <t>Dielectric metasurface for emission control of magnetic dipole in the near-IR wavelength range</t>
+  </si>
+  <si>
+    <t>Vitaly Yaroshenko, Marina Obramenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012165</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012165</t>
+  </si>
+  <si>
     <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
   </si>
   <si>
     <t>Artem Larin, Egor Kurganov, Stephanie Bruyére, Alexandre Nomine, Eduard Ageev, Anton Samusev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012082</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012082</t>
   </si>
   <si>
-    <t>Dielectric metasurface for emission control of magnetic dipole in the near-IR wavelength range</t>
-[...10 lines deleted...]
-  <si>
     <t>All‐Dielectric Nanostructures with a Thermoresponsible Dynamic Polymer Shell</t>
   </si>
   <si>
     <t>Anna A. Nikitina, Alexander S. Novikov, Artem Larin, Proloy Nandi, Utkur Mirsaidov, Daria V. Andreeva, Mikhail Rybin, Ekaterina V. Skorb</t>
   </si>
   <si>
     <t>Angewandte Chemie International Edition</t>
   </si>
   <si>
     <t>12737-12741</t>
   </si>
   <si>
     <t>10.1002/anie.202101188</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202005886</t>
   </si>
   <si>
+    <t>Laser-induced periodic surface structures with broadband photoluminescence signal</t>
+  </si>
+  <si>
+    <t>Ekaterina Ponkratova, Eduard Ageev, Artem Larin, Filipp Komissarenko, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020041</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032132</t>
+  </si>
+  <si>
+    <t>Laser annealing process for the tuning of the hybrid-sponge nanostructure photoluminescence</t>
+  </si>
+  <si>
+    <t>Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>020078</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031745</t>
+  </si>
+  <si>
     <t>Purcell effect control in oligomer based active nanoantenna for the near-IR wavelength range</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020133</t>
   </si>
   <si>
     <t>10.1063/5.0031773</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1063/5.0031745</t>
   </si>
   <si>
     <t>Defects and Morphology Contribution to Photoluminescence of CH3NH3PbI3 Nanostructured by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Aleksey Y. Zhizhchenko, Dmitry Gets, Artem Larin, Dmitry Zuev, Alexander M. Zakharenko, Aleksandr A. Kuchmizhak, Sergey Makarov</t>
   </si>
   <si>
     <t>Solid State Phenomena</t>
   </si>
   <si>
     <t>179-184</t>
   </si>
   <si>
     <t>10.4028/www.scientific.net/ssp.312.179</t>
   </si>
   <si>
     <t>Purcell effect control in active silicon dielectric nanoantenna for the near-IR wavelength range</t>
   </si>
   <si>
     <t>012195</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012195</t>
   </si>
@@ -1504,51 +1504,51 @@
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26">
         <v>312</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
         <v>114</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.2</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27">
         <v>1461</v>
       </c>
       <c r="E27" t="s">
         <v>116</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>117</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>118</v>
       </c>