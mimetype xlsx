--- v1 (2025-11-27)
+++ v2 (2026-06-18)
@@ -68,162 +68,162 @@
   <si>
     <t>C. E. Whittaker, T. Isoniemi, S. Lovett, P. M. Walker, Stanislav Kolodny, Valerii Kozin, Ivan Iorsh, I. Farrer, D. A. Ritchie, M. S. Skolnick, D. N. Krizhanovskii</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0071248</t>
   </si>
   <si>
     <t>Enhancement of Second-harmonic Generation in Micropillar Resonator due to the Engineered Destructive Interference</t>
   </si>
   <si>
     <t>Stanislav Kolodny, Valerii Kozin, Ivan Iorsh</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>10.1134/s0021364021150017</t>
   </si>
   <si>
     <t>Dynamics of spin polarization in tilted polariton rings</t>
   </si>
   <si>
-    <t>S. Mukherjee, Valerii Kozin, Ivan Shelykh, Z. Sun, D. M. Myers, B. Ozden, J. Beaumariage, M. Steger, L. N. Pfeiffer, K. West, D. W. Snoke</t>
+    <t>S. Mukherjee, Valerii Kozin, Anton Nalitov, Ivan Shelykh, Z. Sun, D. M. Myers, B. Ozden, J. Beaumariage, M. Steger, L. N. Pfeiffer, K. West, D. W. Snoke</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.103.165306</t>
   </si>
   <si>
     <t>Anomalous Exciton Hall Effect</t>
   </si>
   <si>
     <t>Valerii Kozin, Vadim Shabashov, A. V. Kavokin, Ivan Shelykh</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.126.036801</t>
   </si>
   <si>
     <t>Chiral Waveguide Optomechanics: First Order Quantum Phase Transitions with Z3 Symmetry Breaking</t>
   </si>
   <si>
     <t>Denis Sedov, Valerii Kozin, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1103/physrevlett.125.263606</t>
   </si>
   <si>
     <t>Tunable optical nonlinearity for transition metal dichalcogenide polaritons dressed by a Fermi sea</t>
   </si>
   <si>
     <t>Vanik Shahnazaryan, Valerii Kozin, Ivan Shelykh, Ivan Iorsh, O. Kyriienko</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.115310</t>
   </si>
   <si>
     <t>Acoustic waves in polariton wires</t>
   </si>
   <si>
-    <t>Valerii Kozin, Alexey Yulin, Ivan Iorsh, Ivan Shelykh</t>
+    <t>Valerii Kozin, Alexey Yulin, Anton Nalitov, Ivan Iorsh, Ivan Shelykh</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012023</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1331/1/012023</t>
   </si>
   <si>
     <t>Quantum Time Crystals from Hamiltonians with Long-Range Interactions</t>
   </si>
   <si>
     <t>Valerii Kozin</t>
   </si>
   <si>
     <t>10.1103/physrevlett.123.210602</t>
   </si>
   <si>
     <t>Resonant excitation of acoustic waves in one-dimensional exciton-polariton systems</t>
   </si>
   <si>
-    <t>Alexey Yulin, Valerii Kozin, Ivan Shelykh</t>
+    <t>Alexey Yulin, Valerii Kozin, Anton Nalitov, Ivan Shelykh</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>043610</t>
   </si>
   <si>
     <t>10.1103/physreva.100.043610</t>
   </si>
   <si>
     <t>Self-organizing maps as a method for detecting phase transitions and phase identification</t>
   </si>
   <si>
     <t>Valerii Kozin,  Dmitry Yudin</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.99.041108</t>
   </si>
   <si>
+    <t>Quantum Rings Dressed by a High-Frequency Electromagnetic Field</t>
+  </si>
+  <si>
+    <t>Valerii Kozin, Ivan Iorsh, Ivan Shelykh</t>
+  </si>
+  <si>
+    <t>Semiconductors</t>
+  </si>
+  <si>
+    <t>1806–1808</t>
+  </si>
+  <si>
+    <t>10.1134/S1063782618140130</t>
+  </si>
+  <si>
     <t>Electronic properties of quantum rings dressed by a high-frequency electromagnetic field</t>
   </si>
   <si>
-    <t>Valerii Kozin, Ivan Iorsh, Ivan Shelykh</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1088/1742-6596/1092/1/012055</t>
   </si>
   <si>
-    <t>Quantum Rings Dressed by a High-Frequency Electromagnetic Field</t>
-[...10 lines deleted...]
-  <si>
     <t>Topological metamaterials based on polariton rings</t>
   </si>
   <si>
-    <t>Valerii Kozin, Ivan Shelykh, Ivan Iorsh</t>
+    <t>Valerii Kozin, Ivan Shelykh, Anton Nalitov, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.125115</t>
   </si>
   <si>
     <t>Quantum ring with the Rashba spin-orbit interaction in the regime of strong light-matter coupling</t>
   </si>
   <si>
     <t>https://doi.org/10.1103/PhysRevB.97.155434</t>
   </si>
   <si>
     <t>Valerii Kozin, Ivan Iorsh, O. V. Kibis, Ivan Shelykh</t>
   </si>
   <si>
     <t>10.1103/physrevb.97.155434</t>
   </si>
   <si>
     <t>Periodic array of quantum rings strongly coupled to circularly polarized light as a topological insulator</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.97.035416</t>
   </si>
 </sst>
 </file>
 
@@ -880,96 +880,96 @@
       </c>
       <c r="E11">
         <v>41108</v>
       </c>
       <c r="F11">
         <v>2019</v>
       </c>
       <c r="G11" t="s">
         <v>46</v>
       </c>
       <c r="H11">
         <v>3.58</v>
       </c>
       <c r="I11">
         <v>1.81</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="D12">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>12055</v>
+        <v>52</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
       </c>
       <c r="F12">
         <v>2019</v>
       </c>
       <c r="G12" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="H12"/>
+        <v>51</v>
+      </c>
+      <c r="H12">
+        <v>0.64</v>
+      </c>
       <c r="I12">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="D13">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>1092</v>
+      </c>
+      <c r="E13">
+        <v>12055</v>
       </c>
       <c r="F13">
         <v>2019</v>
       </c>
       <c r="G13" t="s">
         <v>53</v>
       </c>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
-        <v>0.3</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>19</v>
       </c>
       <c r="D14">
         <v>98</v>
       </c>
       <c r="E14">
         <v>125115</v>
       </c>
       <c r="F14">
         <v>2018</v>
       </c>
       <c r="G14" t="s">
         <v>56</v>
       </c>
       <c r="H14">