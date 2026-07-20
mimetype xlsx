--- v5 (2026-05-01)
+++ v6 (2026-07-20)
@@ -242,74 +242,74 @@
   <si>
     <t>Phillip T. Newton, Lei Li, Baoyi Zhou, Christoph Schweingruber, Maria Hovorakova, Meng Xie, Xiaoyan Sun, Lakshmi Sandhow, Artem V. Artemov, Evgeny Ivashkin, Simon Suter, Vyacheslav Dyachuk, Maha El Shahawy, Amel Gritli-Linde, Thibault Bouderlique, Annelie Mollbrink, Joakim Lundeberg, Grigori Enikolopov, Hong Qian, Maria Kasper, Eva Hedlund, Igor Adameyko, Lars Sävendahl, Andrei S. Chagin</t>
   </si>
   <si>
     <t>Nature</t>
   </si>
   <si>
     <t>234-238</t>
   </si>
   <si>
     <t>10.1038/s41586-019-0989-6</t>
   </si>
   <si>
     <t>Schwann Cell Precursors Generate the Majority of Chromaffin Cells in Zuckerkandl Organ and Some Sympathetic Neurons in Paraganglia</t>
   </si>
   <si>
     <t>Maria Eleni Kastriti, Polina Kameneva, Vyacheslav Dyachuk, Alessandro Furlan, Marek Hampl, Laura Calvo-Enrique, Patrik Ernfors, Igor Adameyko</t>
   </si>
   <si>
     <t>Frontiers in Molecular Neuroscience</t>
   </si>
   <si>
     <t>10.3389/fnmol.2019.00006</t>
   </si>
   <si>
+    <t>A new tool for imaging and reconstruction of optically cleared invertebrate animals</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012088</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012088</t>
+  </si>
+  <si>
     <t>Light induced heating of Ge nanoparticle covered by BSA</t>
   </si>
   <si>
     <t>Andrey Krasilin, Dmitry Zuev, Vyacheslav Dyachuk</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012089</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012089</t>
   </si>
   <si>
-    <t>A new tool for imaging and reconstruction of optically cleared invertebrate animals</t>
-[...7 lines deleted...]
-  <si>
     <t>Extracellular Matrix Components in Bivalvia: Shell and ECM Components in Developmental and Adult Tissues</t>
   </si>
   <si>
     <t>Fisheries and Aquaculture Journal</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>10.4172/2150-3508.1000248</t>
   </si>
   <si>
     <t>Nervous system development in the Pacific oyster, Crassostrea gigas (Mollusca: Bivalvia)</t>
   </si>
   <si>
     <t>Olga V. Yurchenko, Olga I. Skiteva, Elena E. Voronezhskaya, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>10.1186/s12983-018-0259-8</t>
   </si>
   <si>
     <t>The conformation of BSA adsorbed to the surface of single all-dielectric nanoparticles following light-induced heating</t>
   </si>
   <si>
     <t>Andrey Krasilin, Mihail Petrov, Dmitry Zuev, Vyacheslav Dyachuk</t>
@@ -413,69 +413,69 @@
   <si>
     <t>Extracellular matrix is required for muscle differentiation in primary cell cultures of larval Mytilus trossulus (Mollusca: Bivalvia)</t>
   </si>
   <si>
     <t>Cytotechnology</t>
   </si>
   <si>
     <t>725-735</t>
   </si>
   <si>
     <t>10.1007/s10616-013-9577-z</t>
   </si>
   <si>
     <t>Larval myogenesis in Echinodermata: Conserved features and morphological diversity between class-specific larval forms of Echinoidae, Asteroidea Holothuroidea</t>
   </si>
   <si>
     <t>Evolution and Development</t>
   </si>
   <si>
     <t>май.17</t>
   </si>
   <si>
     <t>10.1111/ede.12010</t>
   </si>
   <si>
+    <t>Modulation of Mytilus trossulus (Bivalvia: Mollusca) larval survival and growth in culture. Short communication</t>
+  </si>
+  <si>
+    <t>Acta biologica Hungarica</t>
+  </si>
+  <si>
+    <t>230-234</t>
+  </si>
+  <si>
+    <t>10.1556/ABiol.63.2012.Suppl.2.31</t>
+  </si>
+  <si>
     <t>Innervation of bivalve larval catch muscles by serotonergic and FMRFamidergic neurons</t>
   </si>
   <si>
-    <t>Acta biologica Hungarica</t>
-[...1 lines deleted...]
-  <si>
     <t>221-229</t>
   </si>
   <si>
     <t>10.1556/ABiol.63.2012.Suppl.2.30</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1556/ABiol.63.2012.Suppl.2.31</t>
   </si>
   <si>
     <t>Molluscan catch muscle myorod and its N-terminal peptide bind to F-actin and myosin in a phosphorylation-dependent manner</t>
   </si>
   <si>
     <t>Archives of Biochemistry and Biophysics</t>
   </si>
   <si>
     <t>59-65</t>
   </si>
   <si>
     <t>10.1016/j.abb.2011.02.010</t>
   </si>
   <si>
     <t>Muscle and neuronal differentiation in primary cell culture of larval Mytilus trossulus (Mollusca: Bivalvia)</t>
   </si>
   <si>
     <t>Cell and Tissue Research</t>
   </si>
   <si>
     <t>625-637</t>
   </si>
   <si>
     <t>10.1007/s00441-009-0918-3</t>
   </si>
@@ -1279,81 +1279,81 @@
       </c>
       <c r="D16">
         <v>12</v>
       </c>
       <c r="E16">
         <v>6</v>
       </c>
       <c r="F16">
         <v>2019</v>
       </c>
       <c r="G16" t="s">
         <v>75</v>
       </c>
       <c r="H16">
         <v>4.06</v>
       </c>
       <c r="I16">
         <v>1.85</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D17">
         <v>1092</v>
       </c>
       <c r="E17" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F17">
         <v>2018</v>
       </c>
       <c r="G17" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0.24</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D18">
         <v>1092</v>
       </c>
       <c r="E18" t="s">
         <v>82</v>
       </c>
       <c r="F18">
         <v>2018</v>
       </c>
       <c r="G18" t="s">
         <v>83</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.24</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>