--- v2 (2026-03-22)
+++ v3 (2026-04-27)
@@ -359,93 +359,93 @@
   <si>
     <t>Georgiy Zograf, Margarita Chursina, Mihail Petrov, Pavel Belov, Filipp Komissarenko, Katherine Makarova, Anatoly Pushkarev, Yali Sun, P Ghosh, M Qiu, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>012077</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1410/1/012077</t>
   </si>
   <si>
     <t>Metal-dielectric nanoantenna for radiation control of a single-photon emitter</t>
   </si>
   <si>
     <t>Yali Sun, Vitaly Yaroshenko, Alexander Chebykin, Eduard Ageev, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Optical Materials Express</t>
   </si>
   <si>
     <t>10.1364/ome.10.000029</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
   <si>
-    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
+    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
   <si>
     <t>Coupling-based Huygens’ meta-atom utilizing bilayer complementary plasmonic structure for light manipulation</t>
   </si>
   <si>
     <t>Yali Sun</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/OE.25.016332</t>
   </si>
   <si>
     <t>Asymmetric optical transmission based on unidirectional excitation of surface plasmon polaritons in gradient metasurface</t>
   </si>
   <si>
     <t>10.1364/OE.25.013648</t>
   </si>
   <si>
     <t>Approach for fine-tuning of hybrid dimer antennas via laser melting at the nanoscale</t>
   </si>
   <si>
     <t>Yali Sun, Stanislav Kolodny, Sergey Lepeshov, Dmitry Zuev, Pavel Belov</t>
   </si>
   <si>
     <t>Annalen der Physik</t>
   </si>
   <si>
     <t>10.1002/andp.201600272</t>
   </si>
   <si>
     <t>Manipulating Fano resonance via fs–laser melting of hybrid oligomers at nanoscale</t>
   </si>
   <si>
-    <t>Sergey Lepeshov, Yali Sun, Dmitry Zuev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Pavel Belov</t>
+    <t>Sergey Lepeshov, Yali Sun, Dmitry Zuev, Sergey Makarov, Ivan Mukhin, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012140</t>
   </si>
   <si>
     <t>Electro-optical switch based on continuous metasurface embedded in Si substrate</t>
   </si>
   <si>
     <t>AIP Advances</t>
   </si>
   <si>
     <t>10.1063/1.4935918</t>
   </si>
   <si>
     <t>Silicon-based electro-optical switching based on tunable metasurface</t>
   </si>
   <si>
     <t>International Photonics and OptoElectronics</t>
   </si>
   <si>
     <t>JW3A.67</t>
   </si>
   <si>
     <t>10.1364/OEDI.2015.JW3A.67</t>
   </si>