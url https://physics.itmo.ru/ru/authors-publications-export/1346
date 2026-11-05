--- v7 (2026-07-16)
+++ v8 (2026-11-05)
@@ -12,139 +12,178 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>High Optical Gain in Stable MOF‐Derived Composite Films Based on Perovskite Nanocrystals</t>
+  </si>
+  <si>
+    <t>Stepan Pozdnyakov, Ruslan Azizov, Artem Polushkin, Daniel Sapori,  Valentina Safronova, Denis Danilov, Jinlong Zhu, Fyodor Kochetkov, Dmitry Gets, Soslan A. Khubezhov, Lev Zelenkov, Maria Sandzhieva, Andrey L. Rogach, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Small</t>
+  </si>
+  <si>
+    <t>10.1002/smll.76085</t>
+  </si>
+  <si>
+    <t>Study of the amplification of an external optical signal in a CsPbBr                    3                    quantum dots thin film</t>
+  </si>
+  <si>
+    <t>Fedor Kuzikov, Evgenii Menshikov, Dmitry Gets, Svyatoslav Povarov, Alexey Kokhanovskiy</t>
+  </si>
+  <si>
+    <t>2026 International Conference Laser Optics (ICLO)</t>
+  </si>
+  <si>
+    <t>117-117</t>
+  </si>
+  <si>
+    <t>10.1109/iclo69056.2026.11625148</t>
+  </si>
+  <si>
     <t>Light emission control of perovskite by GeSbTe thin film</t>
   </si>
   <si>
     <t>Olga Kushchenko, Daniil Litvinov, Grigorii Verkhogliadov	, Elena  Bodyago, Dmitry Gets, P.I. Lazarenko, D.Yu. Terekhov, Mikhail Rybin, Anatoly Pushkarev, Vanik Shahnazaryan, A.D. Sinelnik</t>
   </si>
   <si>
     <t>Optics &amp; Laser Technology</t>
   </si>
   <si>
     <t>10.1016/j.optlastec.2026.115329</t>
   </si>
   <si>
     <t>Wavefront control of perovskite photoluminescence</t>
   </si>
   <si>
     <t>Daniil Litvinov, Olga Kushchenko, Elena  Bodyago, Dmitry Gets,  Lazarenko Petr, Alexander Kolobov, Artem Sinelnik</t>
   </si>
   <si>
     <t>Optics &amp;amp; Laser Technology</t>
   </si>
   <si>
     <t>10.1016/j.optlastec.2026.115015</t>
   </si>
   <si>
     <t>Synergy of optical methods for halide perovskite laser media optimization: Towards Auger recombination visualization and simplified fabrication</t>
   </si>
   <si>
     <t>Elena  Bodyago, Ralina Salikhova, Olga Kushchenko, Artem Sinelnik, Sergey Makarov, Dmitry Gets</t>
   </si>
   <si>
     <t>Materials Today Chemistry</t>
   </si>
   <si>
     <t>10.1016/j.mtchem.2026.103409</t>
   </si>
   <si>
+    <t>Laser-Induced Enhancement of Optical Gain and Stability in Potassium-Doped CsPbBr                    3                    Perovskite Films</t>
+  </si>
+  <si>
+    <t>Elena  Bodyago, Yulia Melchakova, Sergey Makarov, Dmitry Gets</t>
+  </si>
+  <si>
+    <t>The Journal of Physical Chemistry Letters</t>
+  </si>
+  <si>
+    <t>2049-2056</t>
+  </si>
+  <si>
+    <t>10.1021/acs.jpclett.5c03884</t>
+  </si>
+  <si>
     <t>All-Optically Switchable Platform Based on Phase-Change Material for Light-Emitting Device</t>
   </si>
   <si>
     <t>Olga Kushchenko, Elena  Bodyago, Daniil Litvinov, Petr Lazarenko, Sergey Kozyukhin, Mikhail Rybin, Dmitry Gets, Artem Sinelnik</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp;amp; Interfaces</t>
   </si>
   <si>
     <t>70714-70721</t>
   </si>
   <si>
     <t>10.1021/acsami.5c18195</t>
   </si>
   <si>
     <t>Template-Assisted Synthesis of CsPbBr3 Nanocrystals with a Humidity-Induced Fluorescent Response: Mechanism and Sensing Applications</t>
   </si>
   <si>
     <t>Pavel Talianov, Daria Mikushina, Sergei Rzhevskii, Konstantin Arabuli, Lev Zelenkov, Soslan Khubezhov, Lev Logunov, Dmitry Gets,  Oleksii O. Peltek, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
-    <t>The Journal of Physical Chemistry Letters</t>
-[...1 lines deleted...]
-  <si>
     <t>4205-4213</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.5c00151</t>
   </si>
   <si>
     <t>Suppression of phase segregation in red CsPbIBr2-based perovskite LECs/LEDs: impact of Mn doping, crystallization control, and grain passivation</t>
   </si>
   <si>
     <t>Andrei S. Toikka, Ramazan Kenesbay, Maria Baeva, Dmitry M. Mitin, Maria Sandzhieva, Aleksandr Goltaev, Vladimir Fedorov, Alexander Pavlov, Dmitry Gets, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d4tc05504g</t>
   </si>
   <si>
     <t>Defect passivation in GST-perovskite platform using MgO thin film</t>
   </si>
   <si>
     <t>Olga Kushchenko, Daniil Litvinov, Elena  Bodyago, Dmitry Gets,  Terekhov D.Yu., P.I. Lazarenko, Mikhail Rybin, Artem Sinelnik</t>
   </si>
   <si>
     <t>Optical Materials</t>
@@ -374,111 +413,108 @@
   <si>
     <t>Reconfigurable Perovskite LEC: Effects of Ionic Additives and Dual Function Devices</t>
   </si>
   <si>
     <t>Dmitry Gets, Masoud Alahbakhshi, Aditya Mishra, Alexious Papadimitratos, Sergey Anoshkin, Anatoly Pushkarev, Eduard Danilovskiy, Sergey Makarov, Jason D. Slinker, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1002/adom.202001715</t>
   </si>
   <si>
     <t>Polymer modification of perovskite solar cells to increase open-circuit voltage</t>
   </si>
   <si>
     <t>Mikhail Masharin, Dmitry Gets, Grigorii Verkhogliadov	, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020084</t>
   </si>
   <si>
     <t>10.1063/5.0031984</t>
   </si>
   <si>
+    <t>Effect of Solvent Annealing on Optical Properties of Perovskite Dualfunctional Devices</t>
+  </si>
+  <si>
+    <t>Grigorii Verkhogliadov	, Mikhail Masharin, Dmitry Gets, Eduard Danilovskiy, Sergey Makarov, Anvar Zakhidov</t>
+  </si>
+  <si>
+    <t>Solid State Phenomena</t>
+  </si>
+  <si>
+    <t>185-191</t>
+  </si>
+  <si>
+    <t>10.4028/www.scientific.net/ssp.312.185</t>
+  </si>
+  <si>
     <t>Defects and Morphology Contribution to Photoluminescence of CH3NH3PbI3 Nanostructured by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Aleksey Y. Zhizhchenko, Dmitry Gets, Artem Larin, Dmitry Zuev, Alexander M. Zakharenko, Aleksandr A. Kuchmizhak, Sergey Makarov</t>
   </si>
   <si>
-    <t>Solid State Phenomena</t>
-[...1 lines deleted...]
-  <si>
     <t>179-184</t>
   </si>
   <si>
     <t>10.4028/www.scientific.net/ssp.312.179</t>
   </si>
   <si>
-    <t>Effect of Solvent Annealing on Optical Properties of Perovskite Dualfunctional Devices</t>
-[...10 lines deleted...]
-  <si>
     <t>Broadband Antireflection with Halide Perovskite Metasurfaces</t>
   </si>
   <si>
     <t>Kseniia Baryshnikova, Dmitry Gets, Tatiana Liashenko, Anatoly Pushkarev, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1002/lpor.202000338</t>
   </si>
   <si>
     <t>Dipolar cation accumulation at interfaces of perovskite light emitting solar cells</t>
   </si>
   <si>
     <t>Dmitry Gets, Grigorii Verkhogliadov	, Eduard Danilovskiy, Artem Baranov, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1039/d0tc02654a</t>
   </si>
   <si>
     <t>Broadband transparency of perovskite metasurfaces driven by Kerker effect</t>
   </si>
   <si>
     <t>Metamaterials, Metadevices, and Metasystems 2020</t>
   </si>
   <si>
     <t>10.1117/12.2568566</t>
   </si>
   <si>
     <t>Light‐Emitting Nanophotonic Designs Enabled by Ultrafast Laser Processing of Halide Perovskites</t>
   </si>
   <si>
     <t>Alexey Y. Zhizhchenko, Pavel Tonkaev, Dmitry Gets, Artem Larin, Dmitry Zuev, Sergey Starikov, Eugeny V. Pustovalov, Alexander M. Zakharenko, Sergei A. Kulinich, Sergey Makarov</t>
-  </si>
-[...1 lines deleted...]
-    <t>Small</t>
   </si>
   <si>
     <t>10.1002/smll.202000410</t>
   </si>
   <si>
     <t>Tunable Mie Resonances of Tin-based Iodide Perovskite Islandlike Films with Enhanced Infrared Photoluminescence</t>
   </si>
   <si>
     <t>Shuai Chang, Elena V. Ushakova, Aleksandr P. Litvin, Sergei A. Cherevkov, Anastasiia V. Sokolova, Dmitry Gets, Alexander Berestennikov, Sergey Makarov, Tao Chen, Andrey L. Rogach, Hai-Zheng Zhong</t>
   </si>
   <si>
     <t>3332-3338</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.0c00745</t>
   </si>
   <si>
     <t>Memristive properties of solar cells based on perovskite and polymer composite</t>
   </si>
   <si>
     <t>012087</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1410/1/012087</t>
   </si>
@@ -869,51 +905,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="347.915" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -927,1127 +963,1204 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-[...4 lines deleted...]
-      </c>
+      <c r="D2"/>
+      <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>4.94</v>
+        <v>13.28</v>
       </c>
       <c r="I2">
-        <v>0.87</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3">
-[...3 lines deleted...]
-        <v>115015</v>
+      <c r="D3"/>
+      <c r="E3" t="s">
+        <v>16</v>
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="H3"/>
+      <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4">
-        <v>52</v>
+        <v>202</v>
       </c>
       <c r="E4">
-        <v>103409</v>
+        <v>115329</v>
       </c>
       <c r="F4">
         <v>2026</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H4">
-        <v>7.34</v>
+        <v>4.94</v>
       </c>
       <c r="I4">
-        <v>1.28</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>199</v>
+      </c>
+      <c r="E5">
+        <v>115015</v>
       </c>
       <c r="F5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
-        <v>9.44</v>
+        <v>5.69</v>
       </c>
       <c r="I5">
-        <v>2.54</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6">
+        <v>103409</v>
+      </c>
+      <c r="F6">
+        <v>2026</v>
+      </c>
+      <c r="G6" t="s">
         <v>29</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
-        <v>6.89</v>
+        <v>7.34</v>
       </c>
       <c r="I6">
-        <v>1.85</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>31</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
         <v>33</v>
       </c>
-      <c r="D7"/>
-      <c r="E7"/>
       <c r="F7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>7.39</v>
+        <v>6.71</v>
       </c>
       <c r="I7">
-        <v>1.9</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>116687</v>
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
       </c>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H8">
-        <v>3.08</v>
+        <v>9.44</v>
       </c>
       <c r="I8">
-        <v>0.6</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D9">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E9"/>
+        <v>16</v>
+      </c>
+      <c r="E9" t="s">
+        <v>42</v>
+      </c>
       <c r="F9">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>9.93</v>
+        <v>6.89</v>
       </c>
       <c r="I9">
-        <v>2.89</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H10">
-        <v>9.93</v>
+        <v>7.39</v>
       </c>
       <c r="I10">
-        <v>2.89</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D11">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="E11">
-        <v>110411</v>
+        <v>116687</v>
       </c>
       <c r="F11">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H11">
-        <v>3.87</v>
+        <v>3.08</v>
       </c>
       <c r="I11">
-        <v>0.87</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D12"/>
+        <v>54</v>
+      </c>
+      <c r="D12">
+        <v>13</v>
+      </c>
       <c r="E12"/>
       <c r="F12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H12">
-        <v>4.18</v>
+        <v>9.93</v>
       </c>
       <c r="I12">
-        <v>1.03</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" t="s">
         <v>54</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
-        <v>968</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E13"/>
       <c r="F13">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="I13"/>
+        <v>58</v>
+      </c>
+      <c r="H13">
+        <v>9.93</v>
+      </c>
+      <c r="I13">
+        <v>2.89</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="E14"/>
+        <v>20</v>
+      </c>
+      <c r="D14">
+        <v>171</v>
+      </c>
+      <c r="E14">
+        <v>110411</v>
+      </c>
       <c r="F14">
         <v>2023</v>
       </c>
       <c r="G14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H14">
-        <v>10.95</v>
+        <v>3.87</v>
       </c>
       <c r="I14">
-        <v>3.17</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="E15" t="s">
         <v>64</v>
       </c>
+      <c r="D15"/>
+      <c r="E15"/>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
         <v>65</v>
       </c>
       <c r="H15">
-        <v>8.93</v>
+        <v>4.18</v>
       </c>
       <c r="I15">
-        <v>2.2</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
-      <c r="D16"/>
-      <c r="E16"/>
+      <c r="D16">
+        <v>968</v>
+      </c>
+      <c r="E16">
+        <v>172201</v>
+      </c>
       <c r="F16">
         <v>2023</v>
       </c>
       <c r="G16" t="s">
         <v>69</v>
       </c>
-      <c r="H16">
-[...4 lines deleted...]
-      </c>
+      <c r="H16"/>
+      <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" t="s">
         <v>72</v>
       </c>
-      <c r="D17">
-[...4 lines deleted...]
-      </c>
+      <c r="D17"/>
+      <c r="E17"/>
       <c r="F17">
         <v>2023</v>
       </c>
       <c r="G17" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="H17"/>
+        <v>73</v>
+      </c>
+      <c r="H17">
+        <v>10.95</v>
+      </c>
       <c r="I17">
-        <v>0.23</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
         <v>75</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>76</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
-      <c r="H18"/>
+      <c r="H18">
+        <v>8.93</v>
+      </c>
       <c r="I18">
-        <v>0.23</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="D19"/>
-      <c r="E19">
-[...1 lines deleted...]
-      </c>
+      <c r="E19"/>
       <c r="F19">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H19">
-        <v>10.95</v>
+        <v>8.31</v>
       </c>
       <c r="I19">
-        <v>3.17</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D20">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F20">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H20"/>
       <c r="I20">
-        <v>2.27</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-        <v>2109834</v>
+        <v>85</v>
+      </c>
+      <c r="D21">
+        <v>86</v>
+      </c>
+      <c r="E21" t="s">
+        <v>90</v>
       </c>
       <c r="F21">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G21" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="H21"/>
       <c r="I21">
-        <v>5.0</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-      <c r="E22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22">
+        <v>2200295</v>
+      </c>
+      <c r="F22">
+        <v>2022</v>
+      </c>
+      <c r="G22" t="s">
         <v>94</v>
       </c>
-      <c r="F22">
-[...4 lines deleted...]
-      </c>
       <c r="H22">
-        <v>0.55</v>
+        <v>10.95</v>
       </c>
       <c r="I22">
-        <v>0.21</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
         <v>96</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>97</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>2015</v>
+        <v>9</v>
       </c>
       <c r="E23" t="s">
         <v>98</v>
       </c>
       <c r="F23">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G23" t="s">
         <v>99</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>7.08</v>
+      </c>
       <c r="I23">
-        <v>0.21</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-      <c r="E24" t="s">
         <v>102</v>
       </c>
+      <c r="D24"/>
+      <c r="E24">
+        <v>2109834</v>
+      </c>
       <c r="F24">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G24" t="s">
         <v>103</v>
       </c>
       <c r="H24">
-        <v>0.55</v>
+        <v>19.92</v>
       </c>
       <c r="I24">
-        <v>0.21</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="D25"/>
+        <v>106</v>
+      </c>
+      <c r="D25">
+        <v>2015</v>
+      </c>
       <c r="E25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H25">
-        <v>6.71</v>
+        <v>0.55</v>
       </c>
       <c r="I25">
-        <v>2.98</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D26">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>2015</v>
+      </c>
+      <c r="E26" t="s">
+        <v>111</v>
       </c>
       <c r="F26">
         <v>2021</v>
       </c>
       <c r="G26" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H26"/>
       <c r="I26">
-        <v>0.84</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-        <v>2001715</v>
+        <v>106</v>
+      </c>
+      <c r="D27">
+        <v>2015</v>
+      </c>
+      <c r="E27" t="s">
+        <v>115</v>
       </c>
       <c r="F27">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G27" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H27">
-        <v>9.93</v>
+        <v>0.55</v>
       </c>
       <c r="I27">
-        <v>2.89</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="D28"/>
       <c r="E28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F28">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G28" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H28"/>
+        <v>120</v>
+      </c>
+      <c r="H28">
+        <v>6.71</v>
+      </c>
       <c r="I28">
-        <v>0.19</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D29">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>11</v>
+      </c>
+      <c r="E29">
+        <v>313</v>
       </c>
       <c r="F29">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G29" t="s">
         <v>124</v>
       </c>
-      <c r="H29"/>
+      <c r="H29">
+        <v>5.72</v>
+      </c>
       <c r="I29">
-        <v>0.2</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>126</v>
       </c>
       <c r="C30" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>54</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
+        <v>2001715</v>
       </c>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="H30"/>
+        <v>127</v>
+      </c>
+      <c r="H30">
+        <v>9.93</v>
+      </c>
       <c r="I30">
-        <v>0.2</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
         <v>129</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>130</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-        <v>2000338</v>
+      <c r="D31">
+        <v>2300</v>
+      </c>
+      <c r="E31" t="s">
+        <v>131</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="H31"/>
       <c r="I31">
-        <v>3.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="E32"/>
+        <v>135</v>
+      </c>
+      <c r="D32">
+        <v>312</v>
+      </c>
+      <c r="E32" t="s">
+        <v>136</v>
+      </c>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H32"/>
       <c r="I32">
-        <v>1.9</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" t="s">
+        <v>139</v>
+      </c>
+      <c r="C33" t="s">
         <v>135</v>
       </c>
-      <c r="B33" t="s">
-[...6 lines deleted...]
-      <c r="E33"/>
+      <c r="D33">
+        <v>312</v>
+      </c>
+      <c r="E33" t="s">
+        <v>140</v>
+      </c>
       <c r="F33">
         <v>2020</v>
       </c>
       <c r="G33" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H33"/>
-      <c r="I33"/>
+      <c r="I33">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C34" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="D34"/>
       <c r="E34">
-        <v>2000410</v>
+        <v>2000338</v>
       </c>
       <c r="F34">
         <v>2020</v>
       </c>
       <c r="G34" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H34">
-        <v>13.28</v>
+        <v>13.14</v>
       </c>
       <c r="I34">
-        <v>3.79</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C35" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35"/>
       <c r="F35">
         <v>2020</v>
       </c>
       <c r="G35" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H35">
-        <v>6.71</v>
+        <v>7.39</v>
       </c>
       <c r="I35">
-        <v>2.98</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="C36" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36"/>
       <c r="F36">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G36" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H36"/>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
+      <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C37" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="D37">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>16</v>
+      </c>
+      <c r="E37">
+        <v>2000410</v>
       </c>
       <c r="F37">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G37" t="s">
         <v>153</v>
       </c>
       <c r="H37">
-        <v>6.0</v>
+        <v>13.28</v>
       </c>
       <c r="I37">
-        <v>1.99</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>154</v>
       </c>
       <c r="B38" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C38" t="s">
-        <v>155</v>
+        <v>32</v>
       </c>
       <c r="D38">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>156</v>
       </c>
       <c r="F38">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G38" t="s">
         <v>157</v>
       </c>
       <c r="H38">
-        <v>8.46</v>
+        <v>6.71</v>
       </c>
       <c r="I38">
-        <v>2.6</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>158</v>
       </c>
       <c r="B39" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39">
+        <v>1410</v>
+      </c>
+      <c r="E39" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
       <c r="F39">
         <v>2019</v>
       </c>
       <c r="G39" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="H39"/>
       <c r="I39">
-        <v>1.23</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>161</v>
+      </c>
+      <c r="B40" t="s">
+        <v>162</v>
+      </c>
+      <c r="C40" t="s">
         <v>163</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40">
+        <v>55</v>
+      </c>
+      <c r="E40" t="s">
         <v>164</v>
       </c>
-      <c r="C40" t="s">
-[...5 lines deleted...]
-      <c r="E40" t="s">
+      <c r="F40">
+        <v>2019</v>
+      </c>
+      <c r="G40" t="s">
         <v>165</v>
       </c>
-      <c r="F40">
-[...5 lines deleted...]
-      <c r="H40"/>
+      <c r="H40">
+        <v>6.0</v>
+      </c>
       <c r="I40">
-        <v>0.24</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>162</v>
+      </c>
+      <c r="C41" t="s">
         <v>167</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
         <v>168</v>
       </c>
-      <c r="C41" t="s">
+      <c r="F41">
+        <v>2019</v>
+      </c>
+      <c r="G41" t="s">
         <v>169</v>
       </c>
-      <c r="D41"/>
-[...1 lines deleted...]
-      <c r="F41">
+      <c r="H41">
+        <v>8.46</v>
+      </c>
+      <c r="I41">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>171</v>
+      </c>
+      <c r="C42" t="s">
+        <v>172</v>
+      </c>
+      <c r="D42">
+        <v>476</v>
+      </c>
+      <c r="E42" t="s">
+        <v>173</v>
+      </c>
+      <c r="F42">
+        <v>2019</v>
+      </c>
+      <c r="G42" t="s">
+        <v>174</v>
+      </c>
+      <c r="H42">
+        <v>6.18</v>
+      </c>
+      <c r="I42">
+        <v>1.23</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" t="s">
+        <v>176</v>
+      </c>
+      <c r="C43" t="s">
+        <v>106</v>
+      </c>
+      <c r="D43">
+        <v>1124</v>
+      </c>
+      <c r="E43" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43">
         <v>2018</v>
       </c>
-      <c r="G41"/>
-[...1 lines deleted...]
-      <c r="I41"/>
+      <c r="G43" t="s">
+        <v>178</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" t="s">
+        <v>180</v>
+      </c>
+      <c r="C44" t="s">
+        <v>181</v>
+      </c>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44">
+        <v>2018</v>
+      </c>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>