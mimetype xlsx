--- v3 (2025-12-26)
+++ v4 (2026-04-06)
@@ -12,79 +12,118 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Wavefront control of perovskite photoluminescence</t>
+  </si>
+  <si>
+    <t>Daniil Litvinov, Olga Kushchenko, Elena  Bodyago, Dmitry Gets,  Lazarenko Petr, Alexander Kolobov, Artem Sinelnik</t>
+  </si>
+  <si>
+    <t>Optics &amp;amp; Laser Technology</t>
+  </si>
+  <si>
+    <t>10.1016/j.optlastec.2026.115015</t>
+  </si>
+  <si>
+    <t>Synergy of optical methods for halide perovskite laser media optimization: Towards Auger recombination visualization and simplified fabrication</t>
+  </si>
+  <si>
+    <t>Elena  Bodyago, Ralina Salikhova, Olga Kushchenko, Artem Sinelnik, Sergey Makarov, Dmitry Gets</t>
+  </si>
+  <si>
+    <t>Materials Today Chemistry</t>
+  </si>
+  <si>
+    <t>10.1016/j.mtchem.2026.103409</t>
+  </si>
+  <si>
+    <t>All-Optically Switchable Platform Based on Phase-Change Material for Light-Emitting Device</t>
+  </si>
+  <si>
+    <t>Olga Kushchenko, Elena  Bodyago, Daniil Litvinov, Petr Lazarenko, Sergey Kozyukhin, Mikhail Rybin, Dmitry Gets, Artem Sinelnik</t>
+  </si>
+  <si>
+    <t>ACS Applied Materials &amp;amp; Interfaces</t>
+  </si>
+  <si>
+    <t>70714-70721</t>
+  </si>
+  <si>
+    <t>10.1021/acsami.5c18195</t>
+  </si>
+  <si>
     <t>Template-Assisted Synthesis of CsPbBr3 Nanocrystals with a Humidity-Induced Fluorescent Response: Mechanism and Sensing Applications</t>
   </si>
   <si>
     <t>Pavel Talianov, Daria Mikushina, Sergei Rzhevskii, Konstantin Arabuli, Lev Zelenkov, Soslan Khubezhov, Lev Logunov, Dmitry Gets,  Oleksii O. Peltek, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>4205-4213</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.5c00151</t>
   </si>
   <si>
     <t>Suppression of phase segregation in red CsPbIBr2-based perovskite LECs/LEDs: impact of Mn doping, crystallization control, and grain passivation</t>
   </si>
   <si>
     <t>Andrei S. Toikka, Ramazan Kenesbay, Maria Baeva, Dmitry M. Mitin, Maria Sandzhieva, Aleksandr Goltaev, Vladimir Fedorov, Alexander Pavlov, Dmitry Gets, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d4tc05504g</t>
@@ -101,74 +140,74 @@
   <si>
     <t>10.1016/j.optmat.2025.116687</t>
   </si>
   <si>
     <t>Bio‐Inspired Giant Refractive Index Gradient Lenses Based on Ionic Polymers</t>
   </si>
   <si>
     <t>Tatiana G. Statsenko, Georgy A. Ermolaev, Dmitry Gets, Denis S. Kolchanov, Ivan Yu Chernyshev, Alexander V. Polezhaev, Igor E. Eliseev, Victor Ukleev, Jochen Stahn, Alexey S. Taradin, Aleksey V. Arsenin, Sergey Makarov, Aleksandr Vinogradov, Sofia M. Morozova, Valentyn S. Volkov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202402488</t>
   </si>
   <si>
     <t>Robust Free Excitons in CH3NH3PbI3 Halide Perovskite Revealed by Four‐Wave Mixing</t>
   </si>
   <si>
     <t>Ivan A. Solovev, Roman S. Nazarov, Aleksei O. Murzin, Nikita I. Selivanov, Dmitry Gets, Sergey Makarov, Constantinos C. Stoumpos, Yury V. Kapitonov</t>
   </si>
   <si>
     <t>10.1002/adom.202303049</t>
   </si>
   <si>
+    <t>Temperature Dependence of Photoinduced Phase Segregation in Bromide-Rich Mixed Halide Perovskites</t>
+  </si>
+  <si>
+    <t>Grigorii Verkhogliadov	, Ross Haroldson, Dmitry Gets, Anvar Zakhidov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>The Journal of Physical Chemistry C</t>
+  </si>
+  <si>
+    <t>10.1021/acs.jpcc.3c04887</t>
+  </si>
+  <si>
     <t>Three-dimensional perovskite-based photonic structures made by two-step crystallization</t>
   </si>
   <si>
     <t>Artem Sinelnik, Elena  Bodyago, Olga Kushchenko, Ivan Shishkin, N.K. Kuzmenko, Dmitry Gets, Sergey Makarov</t>
   </si>
   <si>
     <t>Optics &amp; Laser Technology</t>
   </si>
   <si>
     <t>10.1016/j.optlastec.2023.110411</t>
   </si>
   <si>
-    <t>Temperature Dependence of Photoinduced Phase Segregation in Bromide-Rich Mixed Halide Perovskites</t>
-[...10 lines deleted...]
-  <si>
     <t>Transparent light-emitting electrochemical cells with acid treated multi-wall carbon nanotubes as a top electrode</t>
   </si>
   <si>
     <t>Elena  Bodyago, Dmitry Gets, Daniil Ryabov, Lev Zelenkov, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Journal of Alloys and Compounds</t>
   </si>
   <si>
     <t>10.1016/j.jallcom.2023.172201</t>
   </si>
   <si>
     <t>All Optically Switchable Active Photonics Based on the Halide Perovskite GST Platform</t>
   </si>
   <si>
     <t>Olga Kushchenko, Dmitry Gets, Mikhail Rybin,  Denis A. Yavsin, Sergey Makarov, Ivan Shishkin, Artem Sinelnik</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202200836</t>
   </si>
   <si>
     <t>ITO-free silicon-integrated perovskite electrochemical cell for light-emission and light-detection</t>
@@ -176,150 +215,150 @@
   <si>
     <t>Maria Baeva, Dmitry Gets, Artem Polushkin, Aleksandr Vorobyov, Aleksandr Goltaev, Vladimir Neplokh, Alexey Mozharov, Dmitry V. Krasnikov, Albert G. Nasibulin, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>Opto-Electronic Advances</t>
   </si>
   <si>
     <t>220154-220154</t>
   </si>
   <si>
     <t>10.29026/oea.2023.220154</t>
   </si>
   <si>
     <t>Ligand-free template-assisted synthesis of stable perovskite nanocrystals with near-unity photoluminescence quantum yield within pores of vaterite spheres</t>
   </si>
   <si>
     <t>Oleksii Peltek, Pavel Talianov, Anna Krylova, Artem Polushkin, Elizaveta Anastasova, Daria D. Mikushina, Dmitry Gets, Lev Zelenkov, Soslan Khubezhov, Anatoly Pushkarev, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10.1039/d3nr00214d</t>
   </si>
   <si>
+    <t>Up-Conversion Films and Polymer Matrices with CsPbBr3 Perovskite Micro and Nanostructures</t>
+  </si>
+  <si>
+    <t>Artem Polushkin, S. A. Cherevkov, Dmitry Gets, Lev Zelenkov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Bulletin of the Russian Academy of Sciences: Physics</t>
+  </si>
+  <si>
+    <t>S179-S182</t>
+  </si>
+  <si>
+    <t>10.3103/s1062873822700642</t>
+  </si>
+  <si>
     <t>Carbon Nanotube Electrodes for Semitransparent Perovskite Light-Emitting Electrochemical Cells</t>
   </si>
   <si>
     <t>Elena  Bodyago, Dmitry Gets, Sergey Makarov</t>
   </si>
   <si>
-    <t>Bulletin of the Russian Academy of Sciences: Physics</t>
-[...1 lines deleted...]
-  <si>
     <t>S24-S27</t>
   </si>
   <si>
     <t>10.3103/s1062873822700320</t>
   </si>
   <si>
-    <t>Up-Conversion Films and Polymer Matrices with CsPbBr3 Perovskite Micro and Nanostructures</t>
-[...10 lines deleted...]
-  <si>
     <t>Ultra‐Broadband Photoluminescent Carbon Dots Synthesized by Laser‐Induced Thermal Shock</t>
   </si>
   <si>
     <t>Artem Sinelnik, Mikhail Rybin, Dmitry Gets, Soslan Khubezhov, Lev Zelenkov, Sergey Makarov, Ivan Shishkin</t>
   </si>
   <si>
     <t>10.1002/lpor.202200295</t>
   </si>
   <si>
     <t>Terahertz Detection with Optically Gated Halide Perovskites</t>
   </si>
   <si>
     <t>Petr A. Obraztsov, Pavel A. Chizhov, Dmitry Gets, Vladimir V. Bukin, Olga I. Semenova, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>1663-1670</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.2c00036</t>
   </si>
   <si>
     <t>Single‐Walled Carbon Nanotube Thin Film for Flexible and Highly Responsive Perovskite Photodetector</t>
   </si>
   <si>
     <t>Alexandr Marunchenko, Mikhail Baranov,  Elena V. Ushakova, Daniil Ryabov, Anatoly Pushkarev, Dmitry Gets, Albert G. Nasibulin, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202109834</t>
   </si>
   <si>
+    <t>ITO-free Perovskite Light-Emitting Electrochemical Cell</t>
+  </si>
+  <si>
+    <t>Maria Baeva, Dmitry Gets, Elena  Bodyago, A Mozharov, V Neplokh, A Nasibulin, Ivan Mukhin, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012010</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012010</t>
+  </si>
+  <si>
+    <t>Multi wall carbon nanotubes as a top electrode for perovskite light-emitting electrochemical cells</t>
+  </si>
+  <si>
+    <t>Elena  Bodyago, Dmitry Gets, Maria Baeva, Ivan Mukhin, Sergey Makarov, Anvar Zakhidov</t>
+  </si>
+  <si>
+    <t>012019</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012019</t>
+  </si>
+  <si>
     <t>Switchable Purcell enhancement of photoluminescence by GST film</t>
   </si>
   <si>
     <t>Olga Kushchenko, Artem Sinelnik, Ivan Shishkin, Dmitry Gets, Sergey Makarov, Mikhail Rybin</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012077</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012077</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012019</t>
   </si>
   <si>
     <t>Flexible Perovskite CsPbBr3 Light Emitting Devices Integrated with GaP Nanowire Arrays in Highly Transparent and Durable Functionalized Silicones</t>
   </si>
   <si>
     <t>Anna S. Miroshnichenko, Konstantin V. Deriabin, Maria Baeva, Fedor M. Kochetkov, Vladimir Neplokh, Vladimir V. Fedorov, Olga Yu. Koval, Dmitry V. Krasnikov, Vlad A. Sharov, Nikita A. Filatov, Dmitry Gets, Albert G. Nasibulin, Sergey Makarov, Ivan Mukhin, Vadim Yu. Kukushkin, Regina M. Islamova</t>
   </si>
   <si>
     <t>9672-9676</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c02611</t>
   </si>
   <si>
     <t>Hybrid Perovskite Terahertz Photoconductive Antenna</t>
   </si>
   <si>
     <t>Petr A. Obraztsov, Vladislava V. Bulgakova, Pavel A. Chizhov, Alexander A. Ushakov, Dmitry Gets, Sergey Makarov, Vladimir V. Bukin</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano11020313</t>
   </si>
@@ -821,51 +860,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="347.915" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -880,1010 +919,1097 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E2">
+        <v>115015</v>
+      </c>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2">
-[...4 lines deleted...]
-      </c>
       <c r="H2">
-        <v>6.89</v>
+        <v>5.69</v>
       </c>
       <c r="I2">
-        <v>1.85</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>52</v>
+      </c>
+      <c r="E3">
+        <v>103409</v>
+      </c>
+      <c r="F3">
+        <v>2026</v>
+      </c>
+      <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="D3"/>
-[...6 lines deleted...]
-      </c>
       <c r="H3">
-        <v>7.39</v>
+        <v>7.34</v>
       </c>
       <c r="I3">
-        <v>1.9</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>116687</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
-        <v>3.08</v>
+        <v>9.44</v>
       </c>
       <c r="I4">
-        <v>0.6</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E5"/>
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
       <c r="F5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H5">
-        <v>9.93</v>
+        <v>6.89</v>
       </c>
       <c r="I5">
-        <v>2.89</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H6">
-        <v>9.93</v>
+        <v>7.39</v>
       </c>
       <c r="I6">
-        <v>2.89</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D7">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="E7">
-        <v>110411</v>
+        <v>116687</v>
       </c>
       <c r="F7">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H7">
-        <v>3.87</v>
+        <v>3.08</v>
       </c>
       <c r="I7">
-        <v>0.87</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D8"/>
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>13</v>
+      </c>
       <c r="E8"/>
       <c r="F8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H8">
-        <v>4.18</v>
+        <v>9.93</v>
       </c>
       <c r="I8">
-        <v>1.03</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
         <v>37</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9">
-        <v>968</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E9"/>
       <c r="F9">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="I9"/>
+        <v>41</v>
+      </c>
+      <c r="H9">
+        <v>9.93</v>
+      </c>
+      <c r="I9">
+        <v>2.89</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H10">
-        <v>10.95</v>
+        <v>4.18</v>
       </c>
       <c r="I10">
-        <v>3.17</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>171</v>
+      </c>
+      <c r="E11">
+        <v>110411</v>
       </c>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
         <v>49</v>
       </c>
       <c r="H11">
-        <v>8.93</v>
+        <v>3.87</v>
       </c>
       <c r="I11">
-        <v>2.2</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
-      <c r="D12"/>
-      <c r="E12"/>
+      <c r="D12">
+        <v>968</v>
+      </c>
+      <c r="E12">
+        <v>172201</v>
+      </c>
       <c r="F12">
         <v>2023</v>
       </c>
       <c r="G12" t="s">
         <v>53</v>
       </c>
-      <c r="H12">
-[...4 lines deleted...]
-      </c>
+      <c r="H12"/>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
-      <c r="D13">
-[...4 lines deleted...]
-      </c>
+      <c r="D13"/>
+      <c r="E13"/>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>57</v>
+      </c>
+      <c r="H13">
+        <v>10.95</v>
+      </c>
       <c r="I13">
-        <v>0.23</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="E14" t="s">
         <v>61</v>
       </c>
       <c r="F14">
         <v>2023</v>
       </c>
       <c r="G14" t="s">
         <v>62</v>
       </c>
-      <c r="H14"/>
+      <c r="H14">
+        <v>8.93</v>
+      </c>
       <c r="I14">
-        <v>0.23</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H15">
-        <v>10.95</v>
+        <v>8.31</v>
       </c>
       <c r="I15">
-        <v>3.17</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D16">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F16">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G16" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H16"/>
       <c r="I16">
-        <v>2.27</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-        <v>2109834</v>
+        <v>69</v>
+      </c>
+      <c r="D17">
+        <v>86</v>
+      </c>
+      <c r="E17" t="s">
+        <v>74</v>
       </c>
       <c r="F17">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G17" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="H17"/>
       <c r="I17">
-        <v>5.0</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>2200295</v>
+      </c>
+      <c r="F18">
+        <v>2022</v>
+      </c>
+      <c r="G18" t="s">
         <v>78</v>
       </c>
-      <c r="F18">
-[...5 lines deleted...]
-      <c r="H18"/>
+      <c r="H18">
+        <v>10.95</v>
+      </c>
       <c r="I18">
-        <v>0.21</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
         <v>80</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19">
-        <v>2015</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
         <v>82</v>
       </c>
       <c r="F19">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G19" t="s">
         <v>83</v>
       </c>
       <c r="H19">
-        <v>0.55</v>
+        <v>7.08</v>
       </c>
       <c r="I19">
-        <v>0.21</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
       <c r="C20" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="E20" t="s">
         <v>86</v>
       </c>
+      <c r="D20"/>
+      <c r="E20">
+        <v>2109834</v>
+      </c>
       <c r="F20">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G20" t="s">
         <v>87</v>
       </c>
       <c r="H20">
-        <v>0.55</v>
+        <v>19.92</v>
       </c>
       <c r="I20">
-        <v>0.21</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D21"/>
+        <v>90</v>
+      </c>
+      <c r="D21">
+        <v>2015</v>
+      </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F21">
         <v>2021</v>
       </c>
       <c r="G21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H21">
-        <v>6.71</v>
+        <v>0.55</v>
       </c>
       <c r="I21">
-        <v>2.98</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D22">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>2015</v>
+      </c>
+      <c r="E22" t="s">
+        <v>95</v>
       </c>
       <c r="F22">
         <v>2021</v>
       </c>
       <c r="G22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H22">
-        <v>5.72</v>
+        <v>0.55</v>
       </c>
       <c r="I22">
-        <v>0.84</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C23" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-        <v>2001715</v>
+        <v>90</v>
+      </c>
+      <c r="D23">
+        <v>2015</v>
+      </c>
+      <c r="E23" t="s">
+        <v>99</v>
       </c>
       <c r="F23">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G23" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="H23"/>
       <c r="I23">
-        <v>2.89</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D24"/>
       <c r="E24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F24">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G24" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="H24"/>
+        <v>104</v>
+      </c>
+      <c r="H24">
+        <v>6.71</v>
+      </c>
       <c r="I24">
-        <v>0.19</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D25">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>11</v>
+      </c>
+      <c r="E25">
+        <v>313</v>
       </c>
       <c r="F25">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>108</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>5.72</v>
+      </c>
       <c r="I25">
-        <v>0.2</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>110</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>37</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
+        <v>2001715</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="H26"/>
+        <v>111</v>
+      </c>
+      <c r="H26">
+        <v>9.93</v>
+      </c>
       <c r="I26">
-        <v>0.2</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
         <v>113</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>114</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-        <v>2000338</v>
+      <c r="D27">
+        <v>2300</v>
+      </c>
+      <c r="E27" t="s">
+        <v>115</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H27"/>
       <c r="I27">
-        <v>3.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="E28"/>
+        <v>119</v>
+      </c>
+      <c r="D28">
+        <v>312</v>
+      </c>
+      <c r="E28" t="s">
+        <v>120</v>
+      </c>
       <c r="F28">
         <v>2020</v>
       </c>
       <c r="G28" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H28"/>
       <c r="I28">
-        <v>1.9</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
+        <v>123</v>
+      </c>
+      <c r="C29" t="s">
         <v>119</v>
       </c>
-      <c r="B29" t="s">
-[...6 lines deleted...]
-      <c r="E29"/>
+      <c r="D29">
+        <v>312</v>
+      </c>
+      <c r="E29" t="s">
+        <v>124</v>
+      </c>
       <c r="F29">
         <v>2020</v>
       </c>
       <c r="G29" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H29"/>
-      <c r="I29"/>
+      <c r="I29">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C30" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="D30"/>
       <c r="E30">
-        <v>2000410</v>
+        <v>2000338</v>
       </c>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H30">
-        <v>13.28</v>
+        <v>13.14</v>
       </c>
       <c r="I30">
-        <v>3.79</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
-[...6 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31"/>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H31">
-        <v>6.71</v>
+        <v>7.39</v>
       </c>
       <c r="I31">
-        <v>2.98</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32"/>
       <c r="F32">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H32"/>
-      <c r="I32">
-[...1 lines deleted...]
-      </c>
+      <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C33" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D33">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>16</v>
+      </c>
+      <c r="E33">
+        <v>2000410</v>
       </c>
       <c r="F33">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G33" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H33">
-        <v>6.0</v>
+        <v>13.28</v>
       </c>
       <c r="I33">
-        <v>1.99</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C34" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="D34">
         <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F34">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G34" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H34">
-        <v>8.46</v>
+        <v>6.71</v>
       </c>
       <c r="I34">
-        <v>2.6</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="C35" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35">
+        <v>1410</v>
+      </c>
+      <c r="E35" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="F35">
         <v>2019</v>
       </c>
       <c r="G35" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="H35"/>
       <c r="I35">
-        <v>1.23</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
         <v>147</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>148</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
-        <v>1124</v>
+        <v>55</v>
       </c>
       <c r="E36" t="s">
         <v>149</v>
       </c>
       <c r="F36">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G36" t="s">
         <v>150</v>
       </c>
-      <c r="H36"/>
+      <c r="H36">
+        <v>6.0</v>
+      </c>
       <c r="I36">
-        <v>0.24</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>151</v>
       </c>
       <c r="B37" t="s">
+        <v>147</v>
+      </c>
+      <c r="C37" t="s">
         <v>152</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
         <v>153</v>
       </c>
-      <c r="D37"/>
-      <c r="E37"/>
       <c r="F37">
+        <v>2019</v>
+      </c>
+      <c r="G37" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37">
+        <v>8.46</v>
+      </c>
+      <c r="I37">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
+        <v>156</v>
+      </c>
+      <c r="C38" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38">
+        <v>476</v>
+      </c>
+      <c r="E38" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38">
+        <v>2019</v>
+      </c>
+      <c r="G38" t="s">
+        <v>159</v>
+      </c>
+      <c r="H38">
+        <v>6.18</v>
+      </c>
+      <c r="I38">
+        <v>1.23</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>161</v>
+      </c>
+      <c r="C39" t="s">
+        <v>90</v>
+      </c>
+      <c r="D39">
+        <v>1124</v>
+      </c>
+      <c r="E39" t="s">
+        <v>162</v>
+      </c>
+      <c r="F39">
         <v>2018</v>
       </c>
-      <c r="G37"/>
-[...1 lines deleted...]
-      <c r="I37"/>
+      <c r="G39" t="s">
+        <v>163</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>165</v>
+      </c>
+      <c r="C40" t="s">
+        <v>166</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40">
+        <v>2018</v>
+      </c>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>