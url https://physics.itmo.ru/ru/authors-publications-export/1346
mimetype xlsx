--- v5 (2026-04-27)
+++ v6 (2026-06-14)
@@ -12,79 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Light emission control of perovskite by GeSbTe thin film</t>
+  </si>
+  <si>
+    <t>Olga Kushchenko, Daniil Litvinov, Grigorii Verkhogliadov	, Elena  Bodyago, Dmitry Gets, P.I. Lazarenko, D.Yu. Terekhov, Mikhail Rybin, Anatoly Pushkarev, Vanik Shahnazaryan, A.D. Sinelnik</t>
+  </si>
+  <si>
+    <t>Optics &amp; Laser Technology</t>
+  </si>
+  <si>
+    <t>10.1016/j.optlastec.2026.115329</t>
+  </si>
+  <si>
     <t>Wavefront control of perovskite photoluminescence</t>
   </si>
   <si>
     <t>Daniil Litvinov, Olga Kushchenko, Elena  Bodyago, Dmitry Gets,  Lazarenko Petr, Alexander Kolobov, Artem Sinelnik</t>
   </si>
   <si>
     <t>Optics &amp;amp; Laser Technology</t>
   </si>
   <si>
     <t>10.1016/j.optlastec.2026.115015</t>
   </si>
   <si>
     <t>Synergy of optical methods for halide perovskite laser media optimization: Towards Auger recombination visualization and simplified fabrication</t>
   </si>
   <si>
     <t>Elena  Bodyago, Ralina Salikhova, Olga Kushchenko, Artem Sinelnik, Sergey Makarov, Dmitry Gets</t>
   </si>
   <si>
     <t>Materials Today Chemistry</t>
   </si>
   <si>
     <t>10.1016/j.mtchem.2026.103409</t>
   </si>
   <si>
     <t>All-Optically Switchable Platform Based on Phase-Change Material for Light-Emitting Device</t>
@@ -140,74 +152,71 @@
   <si>
     <t>10.1016/j.optmat.2025.116687</t>
   </si>
   <si>
     <t>Bio‐Inspired Giant Refractive Index Gradient Lenses Based on Ionic Polymers</t>
   </si>
   <si>
     <t>Tatiana G. Statsenko, Georgy A. Ermolaev, Dmitry Gets, Denis S. Kolchanov, Ivan Yu Chernyshev, Alexander V. Polezhaev, Igor E. Eliseev, Victor Ukleev, Jochen Stahn, Alexey S. Taradin, Aleksey V. Arsenin, Sergey Makarov, Aleksandr Vinogradov, Sofia M. Morozova, Valentyn S. Volkov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202402488</t>
   </si>
   <si>
     <t>Robust Free Excitons in CH3NH3PbI3 Halide Perovskite Revealed by Four‐Wave Mixing</t>
   </si>
   <si>
     <t>Ivan A. Solovev, Roman S. Nazarov, Aleksei O. Murzin, Nikita I. Selivanov, Dmitry Gets, Sergey Makarov, Constantinos C. Stoumpos, Yury V. Kapitonov</t>
   </si>
   <si>
     <t>10.1002/adom.202303049</t>
   </si>
   <si>
+    <t>Temperature Dependence of Photoinduced Phase Segregation in Bromide-Rich Mixed Halide Perovskites</t>
+  </si>
+  <si>
+    <t>Grigorii Verkhogliadov	, Ross Haroldson, Dmitry Gets, Anvar Zakhidov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>The Journal of Physical Chemistry C</t>
+  </si>
+  <si>
+    <t>10.1021/acs.jpcc.3c04887</t>
+  </si>
+  <si>
     <t>Three-dimensional perovskite-based photonic structures made by two-step crystallization</t>
   </si>
   <si>
     <t>Artem Sinelnik, Elena  Bodyago, Olga Kushchenko, Ivan Shishkin, N.K. Kuzmenko, Dmitry Gets, Sergey Makarov</t>
   </si>
   <si>
-    <t>Optics &amp; Laser Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1016/j.optlastec.2023.110411</t>
   </si>
   <si>
-    <t>Temperature Dependence of Photoinduced Phase Segregation in Bromide-Rich Mixed Halide Perovskites</t>
-[...10 lines deleted...]
-  <si>
     <t>Transparent light-emitting electrochemical cells with acid treated multi-wall carbon nanotubes as a top electrode</t>
   </si>
   <si>
     <t>Elena  Bodyago, Dmitry Gets, Daniil Ryabov, Lev Zelenkov, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Journal of Alloys and Compounds</t>
   </si>
   <si>
     <t>10.1016/j.jallcom.2023.172201</t>
   </si>
   <si>
     <t>All Optically Switchable Active Photonics Based on the Halide Perovskite GST Platform</t>
   </si>
   <si>
     <t>Olga Kushchenko, Dmitry Gets, Mikhail Rybin,  Denis A. Yavsin, Sergey Makarov, Ivan Shishkin, Artem Sinelnik</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202200836</t>
   </si>
   <si>
     <t>ITO-free silicon-integrated perovskite electrochemical cell for light-emission and light-detection</t>
@@ -215,231 +224,231 @@
   <si>
     <t>Maria Baeva, Dmitry Gets, Artem Polushkin, Aleksandr Vorobyov, Aleksandr Goltaev, Vladimir Neplokh, Alexey Mozharov, Dmitry V. Krasnikov, Albert G. Nasibulin, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>Opto-Electronic Advances</t>
   </si>
   <si>
     <t>220154-220154</t>
   </si>
   <si>
     <t>10.29026/oea.2023.220154</t>
   </si>
   <si>
     <t>Ligand-free template-assisted synthesis of stable perovskite nanocrystals with near-unity photoluminescence quantum yield within pores of vaterite spheres</t>
   </si>
   <si>
     <t>Oleksii Peltek, Pavel Talianov, Anna Krylova, Artem Polushkin, Elizaveta Anastasova, Daria D. Mikushina, Dmitry Gets, Lev Zelenkov, Soslan Khubezhov, Anatoly Pushkarev, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10.1039/d3nr00214d</t>
   </si>
   <si>
+    <t>Up-Conversion Films and Polymer Matrices with CsPbBr3 Perovskite Micro and Nanostructures</t>
+  </si>
+  <si>
+    <t>Artem Polushkin, S. A. Cherevkov, Dmitry Gets, Lev Zelenkov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Bulletin of the Russian Academy of Sciences: Physics</t>
+  </si>
+  <si>
+    <t>S179-S182</t>
+  </si>
+  <si>
+    <t>10.3103/s1062873822700642</t>
+  </si>
+  <si>
     <t>Carbon Nanotube Electrodes for Semitransparent Perovskite Light-Emitting Electrochemical Cells</t>
   </si>
   <si>
     <t>Elena  Bodyago, Dmitry Gets, Sergey Makarov</t>
   </si>
   <si>
-    <t>Bulletin of the Russian Academy of Sciences: Physics</t>
-[...1 lines deleted...]
-  <si>
     <t>S24-S27</t>
   </si>
   <si>
     <t>10.3103/s1062873822700320</t>
   </si>
   <si>
-    <t>Up-Conversion Films and Polymer Matrices with CsPbBr3 Perovskite Micro and Nanostructures</t>
-[...10 lines deleted...]
-  <si>
     <t>Ultra‐Broadband Photoluminescent Carbon Dots Synthesized by Laser‐Induced Thermal Shock</t>
   </si>
   <si>
     <t>Artem Sinelnik, Mikhail Rybin, Dmitry Gets, Soslan Khubezhov, Lev Zelenkov, Sergey Makarov, Ivan Shishkin</t>
   </si>
   <si>
     <t>10.1002/lpor.202200295</t>
   </si>
   <si>
     <t>Terahertz Detection with Optically Gated Halide Perovskites</t>
   </si>
   <si>
     <t>Petr A. Obraztsov, Pavel A. Chizhov, Dmitry Gets, Vladimir V. Bukin, Olga I. Semenova, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>1663-1670</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.2c00036</t>
   </si>
   <si>
     <t>Single‐Walled Carbon Nanotube Thin Film for Flexible and Highly Responsive Perovskite Photodetector</t>
   </si>
   <si>
     <t>Alexandr Marunchenko, Mikhail Baranov,  Elena V. Ushakova, Daniil Ryabov, Anatoly Pushkarev, Dmitry Gets, Albert G. Nasibulin, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202109834</t>
   </si>
   <si>
+    <t>ITO-free Perovskite Light-Emitting Electrochemical Cell</t>
+  </si>
+  <si>
+    <t>Maria Baeva, Dmitry Gets, Elena  Bodyago, A Mozharov, V Neplokh, A Nasibulin, Ivan Mukhin, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012010</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012010</t>
+  </si>
+  <si>
     <t>Multi wall carbon nanotubes as a top electrode for perovskite light-emitting electrochemical cells</t>
   </si>
   <si>
     <t>Elena  Bodyago, Dmitry Gets, Maria Baeva, Ivan Mukhin, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012019</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012019</t>
   </si>
   <si>
     <t>Switchable Purcell enhancement of photoluminescence by GST film</t>
   </si>
   <si>
     <t>Olga Kushchenko, Artem Sinelnik, Ivan Shishkin, Dmitry Gets, Sergey Makarov, Mikhail Rybin</t>
   </si>
   <si>
     <t>012077</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012077</t>
   </si>
   <si>
-    <t>ITO-free Perovskite Light-Emitting Electrochemical Cell</t>
-[...10 lines deleted...]
-  <si>
     <t>Flexible Perovskite CsPbBr3 Light Emitting Devices Integrated with GaP Nanowire Arrays in Highly Transparent and Durable Functionalized Silicones</t>
   </si>
   <si>
     <t>Anna S. Miroshnichenko, Konstantin V. Deriabin, Maria Baeva, Fedor M. Kochetkov, Vladimir Neplokh, Vladimir V. Fedorov, Olga Yu. Koval, Dmitry V. Krasnikov, Vlad A. Sharov, Nikita A. Filatov, Dmitry Gets, Albert G. Nasibulin, Sergey Makarov, Ivan Mukhin, Vadim Yu. Kukushkin, Regina M. Islamova</t>
   </si>
   <si>
     <t>9672-9676</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c02611</t>
   </si>
   <si>
     <t>Hybrid Perovskite Terahertz Photoconductive Antenna</t>
   </si>
   <si>
     <t>Petr A. Obraztsov, Vladislava V. Bulgakova, Pavel A. Chizhov, Alexander A. Ushakov, Dmitry Gets, Sergey Makarov, Vladimir V. Bukin</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano11020313</t>
   </si>
   <si>
     <t>Reconfigurable Perovskite LEC: Effects of Ionic Additives and Dual Function Devices</t>
   </si>
   <si>
     <t>Dmitry Gets, Masoud Alahbakhshi, Aditya Mishra, Alexious Papadimitratos, Sergey Anoshkin, Anatoly Pushkarev, Eduard Danilovskiy, Sergey Makarov, Jason D. Slinker, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1002/adom.202001715</t>
   </si>
   <si>
     <t>Polymer modification of perovskite solar cells to increase open-circuit voltage</t>
   </si>
   <si>
     <t>Mikhail Masharin, Dmitry Gets, Grigorii Verkhogliadov	, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020084</t>
   </si>
   <si>
     <t>10.1063/5.0031984</t>
   </si>
   <si>
+    <t>Defects and Morphology Contribution to Photoluminescence of CH3NH3PbI3 Nanostructured by Femtosecond Laser Pulses</t>
+  </si>
+  <si>
+    <t>Pavel Tonkaev, Aleksey Y. Zhizhchenko, Dmitry Gets, Artem Larin, Dmitry Zuev, Alexander M. Zakharenko, Aleksandr A. Kuchmizhak, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Solid State Phenomena</t>
+  </si>
+  <si>
+    <t>179-184</t>
+  </si>
+  <si>
+    <t>10.4028/www.scientific.net/ssp.312.179</t>
+  </si>
+  <si>
     <t>Effect of Solvent Annealing on Optical Properties of Perovskite Dualfunctional Devices</t>
   </si>
   <si>
     <t>Grigorii Verkhogliadov	, Mikhail Masharin, Dmitry Gets, Eduard Danilovskiy, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
-    <t>Solid State Phenomena</t>
-[...1 lines deleted...]
-  <si>
     <t>185-191</t>
   </si>
   <si>
     <t>10.4028/www.scientific.net/ssp.312.185</t>
   </si>
   <si>
-    <t>Defects and Morphology Contribution to Photoluminescence of CH3NH3PbI3 Nanostructured by Femtosecond Laser Pulses</t>
-[...10 lines deleted...]
-  <si>
     <t>Broadband Antireflection with Halide Perovskite Metasurfaces</t>
   </si>
   <si>
-    <t>Kseniia Baryshnikova, Dmitry Gets, Tatiana Liashenko, Anatoly Pushkarev, Ivan Mukhin, Yuri Kivshar, Sergey Makarov</t>
+    <t>Kseniia Baryshnikova, Dmitry Gets, Tatiana Liashenko, Anatoly Pushkarev, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1002/lpor.202000338</t>
   </si>
   <si>
     <t>Dipolar cation accumulation at interfaces of perovskite light emitting solar cells</t>
   </si>
   <si>
     <t>Dmitry Gets, Grigorii Verkhogliadov	, Eduard Danilovskiy, Artem Baranov, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1039/d0tc02654a</t>
   </si>
   <si>
     <t>Broadband transparency of perovskite metasurfaces driven by Kerker effect</t>
   </si>
   <si>
     <t>Metamaterials, Metadevices, and Metasystems 2020</t>
   </si>
   <si>
     <t>10.1117/12.2568566</t>
   </si>
   <si>
     <t>Light‐Emitting Nanophotonic Designs Enabled by Ultrafast Laser Processing of Halide Perovskites</t>
   </si>
@@ -860,51 +869,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I40"/>
+  <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="347.915" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -919,1097 +928,1126 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E2">
-        <v>115015</v>
+        <v>115329</v>
       </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>5.69</v>
+        <v>4.94</v>
       </c>
       <c r="I2">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>52</v>
+        <v>199</v>
       </c>
       <c r="E3">
-        <v>103409</v>
+        <v>115015</v>
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>7.34</v>
+        <v>5.69</v>
       </c>
       <c r="I3">
-        <v>1.28</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4">
+        <v>103409</v>
+      </c>
+      <c r="F4">
+        <v>2026</v>
+      </c>
+      <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="F4">
-[...4 lines deleted...]
-      </c>
       <c r="H4">
-        <v>9.44</v>
+        <v>7.34</v>
       </c>
       <c r="I4">
-        <v>2.54</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H5">
-        <v>6.89</v>
+        <v>9.44</v>
       </c>
       <c r="I5">
-        <v>1.85</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="D6"/>
-      <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6">
-        <v>7.39</v>
+        <v>6.89</v>
       </c>
       <c r="I6">
-        <v>1.9</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="D7">
-[...4 lines deleted...]
-      </c>
+      <c r="D7"/>
+      <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>3.08</v>
+        <v>7.39</v>
       </c>
       <c r="I7">
-        <v>0.6</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E8"/>
+        <v>159</v>
+      </c>
+      <c r="E8">
+        <v>116687</v>
+      </c>
       <c r="F8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
       <c r="H8">
-        <v>9.93</v>
+        <v>3.08</v>
       </c>
       <c r="I8">
-        <v>2.89</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H9">
         <v>9.93</v>
       </c>
       <c r="I9">
         <v>2.89</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D10">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E10"/>
       <c r="F10">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>45</v>
       </c>
       <c r="H10">
-        <v>3.87</v>
+        <v>9.93</v>
       </c>
       <c r="I10">
-        <v>0.87</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
         <v>49</v>
       </c>
       <c r="H11">
         <v>4.18</v>
       </c>
       <c r="I11">
         <v>1.03</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="D12">
-        <v>968</v>
+        <v>171</v>
       </c>
       <c r="E12">
-        <v>172201</v>
+        <v>110411</v>
       </c>
       <c r="F12">
         <v>2023</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="I12"/>
+        <v>52</v>
+      </c>
+      <c r="H12">
+        <v>3.87</v>
+      </c>
+      <c r="I12">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
         <v>54</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>55</v>
       </c>
-      <c r="C13" t="s">
-[...3 lines deleted...]
-      <c r="E13"/>
+      <c r="D13">
+        <v>968</v>
+      </c>
+      <c r="E13">
+        <v>172201</v>
+      </c>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" t="s">
         <v>58</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>59</v>
       </c>
-      <c r="C14" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D14"/>
+      <c r="E14"/>
       <c r="F14">
         <v>2023</v>
       </c>
       <c r="G14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H14">
-        <v>8.93</v>
+        <v>10.95</v>
       </c>
       <c r="I14">
-        <v>2.2</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" t="s">
-[...3 lines deleted...]
-      <c r="E15"/>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H15">
-        <v>8.31</v>
+        <v>8.93</v>
       </c>
       <c r="I15">
-        <v>1.74</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>68</v>
       </c>
-      <c r="C16" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D16"/>
+      <c r="E16"/>
       <c r="F16">
         <v>2023</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>69</v>
+      </c>
+      <c r="H16">
+        <v>8.31</v>
+      </c>
       <c r="I16">
-        <v>0.23</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D17">
         <v>86</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F17">
         <v>2023</v>
       </c>
       <c r="G17" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0.23</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18">
+        <v>86</v>
+      </c>
+      <c r="E18" t="s">
         <v>77</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="F18">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
-        <v>3.17</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>59</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
+        <v>2200295</v>
       </c>
       <c r="F19">
         <v>2022</v>
       </c>
       <c r="G19" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="H19">
-        <v>7.08</v>
+        <v>10.95</v>
       </c>
       <c r="I19">
-        <v>2.27</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s">
         <v>85</v>
-      </c>
-[...5 lines deleted...]
-        <v>2109834</v>
       </c>
       <c r="F20">
         <v>2022</v>
       </c>
       <c r="G20" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H20">
-        <v>19.92</v>
+        <v>7.08</v>
       </c>
       <c r="I20">
-        <v>5.0</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
         <v>88</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>89</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21"/>
+      <c r="E21">
+        <v>2109834</v>
+      </c>
+      <c r="F21">
+        <v>2022</v>
+      </c>
+      <c r="G21" t="s">
         <v>90</v>
       </c>
-      <c r="D21">
-[...10 lines deleted...]
-      </c>
       <c r="H21">
-        <v>0.55</v>
+        <v>19.92</v>
       </c>
       <c r="I21">
-        <v>0.21</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D22">
         <v>2015</v>
       </c>
       <c r="E22" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F22">
         <v>2021</v>
       </c>
       <c r="G22" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H22"/>
+        <v>95</v>
+      </c>
+      <c r="H22">
+        <v>0.55</v>
+      </c>
       <c r="I22">
         <v>0.21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D23">
         <v>2015</v>
       </c>
       <c r="E23" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F23">
         <v>2021</v>
       </c>
       <c r="G23" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H23">
         <v>0.55</v>
       </c>
       <c r="I23">
         <v>0.21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
         <v>101</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24">
+        <v>2015</v>
+      </c>
+      <c r="E24" t="s">
         <v>102</v>
-      </c>
-[...5 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="H24"/>
       <c r="I24">
-        <v>2.98</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
         <v>105</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="H25">
-        <v>5.72</v>
+        <v>6.71</v>
       </c>
       <c r="I25">
-        <v>0.84</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
         <v>109</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>110</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26"/>
+      <c r="D26">
+        <v>11</v>
+      </c>
       <c r="E26">
-        <v>2001715</v>
+        <v>313</v>
       </c>
       <c r="F26">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G26" t="s">
         <v>111</v>
       </c>
       <c r="H26">
-        <v>9.93</v>
+        <v>5.72</v>
       </c>
       <c r="I26">
-        <v>2.89</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>113</v>
       </c>
       <c r="C27" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>41</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
+        <v>2001715</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H27"/>
+        <v>114</v>
+      </c>
+      <c r="H27">
+        <v>9.93</v>
+      </c>
       <c r="I27">
-        <v>0.19</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C28" t="s">
         <v>117</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28">
+        <v>2300</v>
+      </c>
+      <c r="E28" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F28">
         <v>2020</v>
       </c>
       <c r="G28" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D29">
         <v>312</v>
       </c>
       <c r="E29" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F29">
         <v>2020</v>
       </c>
       <c r="G29" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0.2</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" t="s">
         <v>126</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>122</v>
+      </c>
+      <c r="D30">
+        <v>312</v>
+      </c>
+      <c r="E30" t="s">
         <v>127</v>
-      </c>
-[...5 lines deleted...]
-        <v>2000338</v>
       </c>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
         <v>128</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
+      <c r="H30"/>
       <c r="I30">
-        <v>3.78</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>130</v>
       </c>
       <c r="C31" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D31"/>
-      <c r="E31"/>
+      <c r="E31">
+        <v>2000338</v>
+      </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>131</v>
       </c>
       <c r="H31">
-        <v>7.39</v>
+        <v>13.14</v>
       </c>
       <c r="I31">
-        <v>1.9</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>132</v>
       </c>
       <c r="B32" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
         <v>134</v>
       </c>
-      <c r="H32"/>
-      <c r="I32"/>
+      <c r="H32">
+        <v>7.39</v>
+      </c>
+      <c r="I32">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>135</v>
       </c>
       <c r="B33" t="s">
+        <v>130</v>
+      </c>
+      <c r="C33" t="s">
         <v>136</v>
       </c>
-      <c r="C33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D33"/>
+      <c r="E33"/>
       <c r="F33">
         <v>2020</v>
       </c>
       <c r="G33" t="s">
-        <v>138</v>
-[...6 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
         <v>139</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>140</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>16</v>
+      </c>
+      <c r="E34">
+        <v>2000410</v>
       </c>
       <c r="F34">
         <v>2020</v>
       </c>
       <c r="G34" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="H34">
-        <v>6.71</v>
+        <v>13.28</v>
       </c>
       <c r="I34">
-        <v>2.98</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" t="s">
         <v>143</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="D35">
-        <v>1410</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>144</v>
       </c>
       <c r="F35">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G35" t="s">
         <v>145</v>
       </c>
-      <c r="H35"/>
+      <c r="H35">
+        <v>6.71</v>
+      </c>
       <c r="I35">
-        <v>0.22</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>146</v>
       </c>
       <c r="B36" t="s">
+        <v>116</v>
+      </c>
+      <c r="C36" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36">
+        <v>1410</v>
+      </c>
+      <c r="E36" t="s">
         <v>147</v>
-      </c>
-[...7 lines deleted...]
-        <v>149</v>
       </c>
       <c r="F36">
         <v>2019</v>
       </c>
       <c r="G36" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="H36"/>
       <c r="I36">
-        <v>1.99</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>149</v>
+      </c>
+      <c r="B37" t="s">
+        <v>150</v>
+      </c>
+      <c r="C37" t="s">
         <v>151</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37">
+        <v>55</v>
+      </c>
+      <c r="E37" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="F37">
         <v>2019</v>
       </c>
       <c r="G37" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="H37">
-        <v>8.46</v>
+        <v>6.0</v>
       </c>
       <c r="I37">
-        <v>2.6</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>150</v>
+      </c>
+      <c r="C38" t="s">
         <v>155</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F38">
         <v>2019</v>
       </c>
       <c r="G38" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="H38">
-        <v>6.18</v>
+        <v>8.46</v>
       </c>
       <c r="I38">
-        <v>1.23</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" t="s">
+        <v>159</v>
+      </c>
+      <c r="C39" t="s">
         <v>160</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39">
+        <v>476</v>
+      </c>
+      <c r="E39" t="s">
         <v>161</v>
       </c>
-      <c r="C39" t="s">
-[...5 lines deleted...]
-      <c r="E39" t="s">
+      <c r="F39">
+        <v>2019</v>
+      </c>
+      <c r="G39" t="s">
         <v>162</v>
       </c>
-      <c r="F39">
-[...5 lines deleted...]
-      <c r="H39"/>
+      <c r="H39">
+        <v>6.18</v>
+      </c>
       <c r="I39">
-        <v>0.24</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
         <v>164</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
+        <v>93</v>
+      </c>
+      <c r="D40">
+        <v>1124</v>
+      </c>
+      <c r="E40" t="s">
         <v>165</v>
       </c>
-      <c r="C40" t="s">
-[...3 lines deleted...]
-      <c r="E40"/>
       <c r="F40">
         <v>2018</v>
       </c>
-      <c r="G40"/>
+      <c r="G40" t="s">
+        <v>166</v>
+      </c>
       <c r="H40"/>
-      <c r="I40"/>
+      <c r="I40">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B41" t="s">
+        <v>168</v>
+      </c>
+      <c r="C41" t="s">
+        <v>169</v>
+      </c>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41">
+        <v>2018</v>
+      </c>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>