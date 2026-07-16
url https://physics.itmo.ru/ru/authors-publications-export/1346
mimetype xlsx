--- v6 (2026-06-14)
+++ v7 (2026-07-16)
@@ -152,71 +152,71 @@
   <si>
     <t>10.1016/j.optmat.2025.116687</t>
   </si>
   <si>
     <t>Bio‐Inspired Giant Refractive Index Gradient Lenses Based on Ionic Polymers</t>
   </si>
   <si>
     <t>Tatiana G. Statsenko, Georgy A. Ermolaev, Dmitry Gets, Denis S. Kolchanov, Ivan Yu Chernyshev, Alexander V. Polezhaev, Igor E. Eliseev, Victor Ukleev, Jochen Stahn, Alexey S. Taradin, Aleksey V. Arsenin, Sergey Makarov, Aleksandr Vinogradov, Sofia M. Morozova, Valentyn S. Volkov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202402488</t>
   </si>
   <si>
     <t>Robust Free Excitons in CH3NH3PbI3 Halide Perovskite Revealed by Four‐Wave Mixing</t>
   </si>
   <si>
     <t>Ivan A. Solovev, Roman S. Nazarov, Aleksei O. Murzin, Nikita I. Selivanov, Dmitry Gets, Sergey Makarov, Constantinos C. Stoumpos, Yury V. Kapitonov</t>
   </si>
   <si>
     <t>10.1002/adom.202303049</t>
   </si>
   <si>
+    <t>Three-dimensional perovskite-based photonic structures made by two-step crystallization</t>
+  </si>
+  <si>
+    <t>Artem Sinelnik, Elena  Bodyago, Olga Kushchenko, Ivan Shishkin, N.K. Kuzmenko, Dmitry Gets, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>10.1016/j.optlastec.2023.110411</t>
+  </si>
+  <si>
     <t>Temperature Dependence of Photoinduced Phase Segregation in Bromide-Rich Mixed Halide Perovskites</t>
   </si>
   <si>
     <t>Grigorii Verkhogliadov	, Ross Haroldson, Dmitry Gets, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.3c04887</t>
   </si>
   <si>
-    <t>Three-dimensional perovskite-based photonic structures made by two-step crystallization</t>
-[...7 lines deleted...]
-  <si>
     <t>Transparent light-emitting electrochemical cells with acid treated multi-wall carbon nanotubes as a top electrode</t>
   </si>
   <si>
     <t>Elena  Bodyago, Dmitry Gets, Daniil Ryabov, Lev Zelenkov, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Journal of Alloys and Compounds</t>
   </si>
   <si>
     <t>10.1016/j.jallcom.2023.172201</t>
   </si>
   <si>
     <t>All Optically Switchable Active Photonics Based on the Halide Perovskite GST Platform</t>
   </si>
   <si>
     <t>Olga Kushchenko, Dmitry Gets, Mikhail Rybin,  Denis A. Yavsin, Sergey Makarov, Ivan Shishkin, Artem Sinelnik</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202200836</t>
   </si>
   <si>
     <t>ITO-free silicon-integrated perovskite electrochemical cell for light-emission and light-detection</t>
@@ -224,150 +224,150 @@
   <si>
     <t>Maria Baeva, Dmitry Gets, Artem Polushkin, Aleksandr Vorobyov, Aleksandr Goltaev, Vladimir Neplokh, Alexey Mozharov, Dmitry V. Krasnikov, Albert G. Nasibulin, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>Opto-Electronic Advances</t>
   </si>
   <si>
     <t>220154-220154</t>
   </si>
   <si>
     <t>10.29026/oea.2023.220154</t>
   </si>
   <si>
     <t>Ligand-free template-assisted synthesis of stable perovskite nanocrystals with near-unity photoluminescence quantum yield within pores of vaterite spheres</t>
   </si>
   <si>
     <t>Oleksii Peltek, Pavel Talianov, Anna Krylova, Artem Polushkin, Elizaveta Anastasova, Daria D. Mikushina, Dmitry Gets, Lev Zelenkov, Soslan Khubezhov, Anatoly Pushkarev, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10.1039/d3nr00214d</t>
   </si>
   <si>
+    <t>Carbon Nanotube Electrodes for Semitransparent Perovskite Light-Emitting Electrochemical Cells</t>
+  </si>
+  <si>
+    <t>Elena  Bodyago, Dmitry Gets, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Bulletin of the Russian Academy of Sciences: Physics</t>
+  </si>
+  <si>
+    <t>S24-S27</t>
+  </si>
+  <si>
+    <t>10.3103/s1062873822700320</t>
+  </si>
+  <si>
     <t>Up-Conversion Films and Polymer Matrices with CsPbBr3 Perovskite Micro and Nanostructures</t>
   </si>
   <si>
     <t>Artem Polushkin, S. A. Cherevkov, Dmitry Gets, Lev Zelenkov, Sergey Makarov</t>
   </si>
   <si>
-    <t>Bulletin of the Russian Academy of Sciences: Physics</t>
-[...1 lines deleted...]
-  <si>
     <t>S179-S182</t>
   </si>
   <si>
     <t>10.3103/s1062873822700642</t>
   </si>
   <si>
-    <t>Carbon Nanotube Electrodes for Semitransparent Perovskite Light-Emitting Electrochemical Cells</t>
-[...10 lines deleted...]
-  <si>
     <t>Ultra‐Broadband Photoluminescent Carbon Dots Synthesized by Laser‐Induced Thermal Shock</t>
   </si>
   <si>
     <t>Artem Sinelnik, Mikhail Rybin, Dmitry Gets, Soslan Khubezhov, Lev Zelenkov, Sergey Makarov, Ivan Shishkin</t>
   </si>
   <si>
     <t>10.1002/lpor.202200295</t>
   </si>
   <si>
     <t>Terahertz Detection with Optically Gated Halide Perovskites</t>
   </si>
   <si>
     <t>Petr A. Obraztsov, Pavel A. Chizhov, Dmitry Gets, Vladimir V. Bukin, Olga I. Semenova, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>1663-1670</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.2c00036</t>
   </si>
   <si>
     <t>Single‐Walled Carbon Nanotube Thin Film for Flexible and Highly Responsive Perovskite Photodetector</t>
   </si>
   <si>
     <t>Alexandr Marunchenko, Mikhail Baranov,  Elena V. Ushakova, Daniil Ryabov, Anatoly Pushkarev, Dmitry Gets, Albert G. Nasibulin, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202109834</t>
   </si>
   <si>
+    <t>Multi wall carbon nanotubes as a top electrode for perovskite light-emitting electrochemical cells</t>
+  </si>
+  <si>
+    <t>Elena  Bodyago, Dmitry Gets, Maria Baeva, Ivan Mukhin, Sergey Makarov, Anvar Zakhidov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012019</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012019</t>
+  </si>
+  <si>
+    <t>Switchable Purcell enhancement of photoluminescence by GST film</t>
+  </si>
+  <si>
+    <t>Olga Kushchenko, Artem Sinelnik, Ivan Shishkin, Dmitry Gets, Sergey Makarov, Mikhail Rybin</t>
+  </si>
+  <si>
+    <t>012077</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012077</t>
+  </si>
+  <si>
     <t>ITO-free Perovskite Light-Emitting Electrochemical Cell</t>
   </si>
   <si>
     <t>Maria Baeva, Dmitry Gets, Elena  Bodyago, A Mozharov, V Neplokh, A Nasibulin, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012010</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012010</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012077</t>
   </si>
   <si>
     <t>Flexible Perovskite CsPbBr3 Light Emitting Devices Integrated with GaP Nanowire Arrays in Highly Transparent and Durable Functionalized Silicones</t>
   </si>
   <si>
     <t>Anna S. Miroshnichenko, Konstantin V. Deriabin, Maria Baeva, Fedor M. Kochetkov, Vladimir Neplokh, Vladimir V. Fedorov, Olga Yu. Koval, Dmitry V. Krasnikov, Vlad A. Sharov, Nikita A. Filatov, Dmitry Gets, Albert G. Nasibulin, Sergey Makarov, Ivan Mukhin, Vadim Yu. Kukushkin, Regina M. Islamova</t>
   </si>
   <si>
     <t>9672-9676</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c02611</t>
   </si>
   <si>
     <t>Hybrid Perovskite Terahertz Photoconductive Antenna</t>
   </si>
   <si>
     <t>Petr A. Obraztsov, Vladislava V. Bulgakova, Pavel A. Chizhov, Alexander A. Ushakov, Dmitry Gets, Sergey Makarov, Vladimir V. Bukin</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano11020313</t>
   </si>
@@ -1178,94 +1178,94 @@
       <c r="D10">
         <v>12</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>45</v>
       </c>
       <c r="H10">
         <v>9.93</v>
       </c>
       <c r="I10">
         <v>2.89</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="E11"/>
+        <v>11</v>
+      </c>
+      <c r="D11">
+        <v>171</v>
+      </c>
+      <c r="E11">
+        <v>110411</v>
+      </c>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H11">
-        <v>4.18</v>
+        <v>3.87</v>
       </c>
       <c r="I11">
-        <v>1.03</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
         <v>50</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>51</v>
       </c>
-      <c r="C12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D12"/>
+      <c r="E12"/>
       <c r="F12">
         <v>2023</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
       <c r="H12">
-        <v>3.87</v>
+        <v>4.18</v>
       </c>
       <c r="I12">
-        <v>0.87</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13">
         <v>968</v>
       </c>
       <c r="E13">
         <v>172201</v>
       </c>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
       <c r="H13"/>
@@ -1516,80 +1516,80 @@
         <v>0.21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>97</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23">
         <v>2015</v>
       </c>
       <c r="E23" t="s">
         <v>98</v>
       </c>
       <c r="F23">
         <v>2021</v>
       </c>
       <c r="G23" t="s">
         <v>99</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
+      <c r="H23"/>
       <c r="I23">
         <v>0.21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
       <c r="C24" t="s">
         <v>93</v>
       </c>
       <c r="D24">
         <v>2015</v>
       </c>
       <c r="E24" t="s">
         <v>102</v>
       </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
         <v>103</v>
       </c>
-      <c r="H24"/>
+      <c r="H24">
+        <v>0.55</v>
+      </c>
       <c r="I24">
         <v>0.21</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>105</v>
       </c>
       <c r="C25" t="s">
         <v>28</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
         <v>106</v>
       </c>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>107</v>
       </c>
       <c r="H25">