--- v8 (2026-08-23)
+++ v9 (2026-09-24)
@@ -482,72 +482,72 @@
   <si>
     <t>Generating Quantum States of Surface Plasmon-Polariton Pairs with a Nonlinear Nanoparticle</t>
   </si>
   <si>
     <t>Nikita Olekhno, Mihail Petrov, Ivan Iorsh, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1109/CLEOE-EQEC.2019.8872429</t>
   </si>
   <si>
     <t>Second harmonic generation and spontaneous parametric down-conversion in Mie nanoresonators</t>
   </si>
   <si>
     <t>Mihail Petrov, Anna Nikolaeva, Kristina Frizyuk, Nikita Olekhno</t>
   </si>
   <si>
     <t>051021</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1124/5/051021</t>
   </si>
   <si>
+    <t>Generation of photon and plasmon pairs by a nonlinear semiconductor nanoparticle</t>
+  </si>
+  <si>
+    <t>Nikita Olekhno, Mihail Petrov, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>OSA Technical Digest (online)</t>
+  </si>
+  <si>
+    <t>Advanced Pho</t>
+  </si>
+  <si>
+    <t>paper NpM2I.</t>
+  </si>
+  <si>
+    <t>10.1364/NP.2018.NpM2I.5</t>
+  </si>
+  <si>
     <t>Generation of surface plasmon-polariton pairs by a nonlinear nanoparticle</t>
   </si>
   <si>
-    <t>Nikita Olekhno, Mihail Petrov, Ivan Iorsh</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1088/1742-6596/1092/1/012105</t>
-  </si>
-[...13 lines deleted...]
-    <t>10.1364/NP.2018.NpM2I.5</t>
   </si>
   <si>
     <t>Two-dimensional plasmons in the random impedance network model of disordered thin-film nanocomposites</t>
   </si>
   <si>
     <t>Nikita Olekhno</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.97.184204</t>
   </si>
   <si>
     <t>Spontaneous parametric downconversion of light by a dielectric nanoparticle</t>
   </si>
   <si>
     <t>10.1088/1742-6596/993/1/012022</t>
   </si>
   <si>
     <t>Random matrix approach to plasmon resonances in the random impedance network model of disordered nanocomposites</t>
   </si>
   <si>
     <t>050101(R)</t>
   </si>
   <si>
     <t>10.1103/PhysRevE.97.050101</t>
   </si>
@@ -1962,93 +1962,93 @@
       <c r="D39">
         <v>1124</v>
       </c>
       <c r="E39" t="s">
         <v>154</v>
       </c>
       <c r="F39">
         <v>2018</v>
       </c>
       <c r="G39" t="s">
         <v>155</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0.24</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>157</v>
       </c>
       <c r="C40" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>12105</v>
+        <v>158</v>
+      </c>
+      <c r="D40" t="s">
+        <v>159</v>
+      </c>
+      <c r="E40" t="s">
+        <v>160</v>
       </c>
       <c r="F40">
         <v>2018</v>
       </c>
       <c r="G40" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H40"/>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
+      <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
         <v>157</v>
       </c>
       <c r="C41" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>93</v>
+      </c>
+      <c r="D41">
+        <v>1092</v>
+      </c>
+      <c r="E41">
+        <v>12105</v>
       </c>
       <c r="F41">
         <v>2018</v>
       </c>
       <c r="G41" t="s">
         <v>163</v>
       </c>
       <c r="H41"/>
-      <c r="I41"/>
+      <c r="I41">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>164</v>
       </c>
       <c r="B42" t="s">
         <v>165</v>
       </c>
       <c r="C42" t="s">
         <v>47</v>
       </c>
       <c r="D42">
         <v>97</v>
       </c>
       <c r="E42">
         <v>184204</v>
       </c>
       <c r="F42">
         <v>2018</v>
       </c>
       <c r="G42" t="s">
         <v>166</v>
       </c>
       <c r="H42">
         <v>3.74</v>