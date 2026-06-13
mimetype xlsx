--- v2 (2025-12-01)
+++ v3 (2026-06-13)
@@ -12,91 +12,118 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Tandem solar cell with dual capability of indoor–outdoor application — A numerical calculation study</t>
+  </si>
+  <si>
+    <t>Abolfazl Mahmudpur, Daniel Sapori, Ruslan Azizov, Aleksandra Furasova, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Optical Materials: X</t>
+  </si>
+  <si>
+    <t>10.1016/j.omx.2026.100438</t>
+  </si>
+  <si>
     <t>Halide perovskite volatile unipolar nanomemristor</t>
   </si>
   <si>
     <t>Abolfazl Mahmudpur, Prokhor Alekseev, Ksenia A. Gasnikova, Kuzmenko Natalia, Artem Larin, Sergey Makarov, Aleksandra Furasova</t>
   </si>
   <si>
     <t>Opto-Electronic Advances</t>
   </si>
   <si>
     <t>10.29026/oea.2025.250110</t>
   </si>
   <si>
+    <t>Mechanism of resistive state switching in a non-filamentary memory device made of halide perovskite</t>
+  </si>
+  <si>
+    <t>Abolfazl Mahmudpur, Prokhor Alekseev, Aleksandra Furasova, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
+  </si>
+  <si>
+    <t>16-23</t>
+  </si>
+  <si>
+    <t>10.18721/JPM.183.202</t>
+  </si>
+  <si>
     <t>Stabilization of interfaces for double-cation halide perovskites with AVA2FAPb2I7 additives</t>
   </si>
   <si>
     <t>Lev O. Luchnikov, Ekaterina A. Ilicheva, Victor A. Voronov, Prokhor Alekseev, Mikhail Dunaevskiy, Vladislav  Kalinichenko, Vladimir Ivanov, Aleksandra Furasova, Daria A. Krupanova, Ekaterina V. Tekshina, Sergey A. Kozyukhin, Dmitry S. Muratov, Polina K. Sukhorukova, Marina I. Voronova, Danila S. Saranin, Evgenii Terukov</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2025.164693</t>
   </si>
   <si>
     <t>Structural colouring and luminescence anisotropy of perovskite thin films via laser-induced periodic surface structure formation</t>
   </si>
   <si>
     <t>Александра Фурасова, Yaroslava Andreeva, Xiaohan Chen, Valeriy Kondratev, Сун Цинхао, Иван Важенин, Evgeniia Stepanidenko, Vyacheslav Goncharov, Sergei Cherevkov, Дмитрий Пермяков, Дмитрий Жирихин, Сергей Макаров</t>
   </si>
   <si>
     <t>Light: Advanced Manufacturing</t>
   </si>
   <si>
     <t>10.37188/lam.2025.062</t>
   </si>
   <si>
     <t>Photovoltaic parameters improvement via size control of monodisperse Mie-resonant nanoparticles in perovskite solar cells</t>
@@ -185,111 +212,111 @@
   <si>
     <t>15279-15291</t>
   </si>
   <si>
     <t>10.1021/acsami.1c01441</t>
   </si>
   <si>
     <t>Improvement of methylammonium lead iodide based perovskite solar cells by phosphorus doped silicon nanoparticles</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Pavel Voroshilov, Sergey Makarov, Anvar Zakhidov, Aldo Di Carlo</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020034</t>
   </si>
   <si>
     <t>10.1063/5.0031779</t>
   </si>
   <si>
     <t>Room-Temperature Lasing from Mie-Resonant Non-Plasmonic Nanoparticles</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>8149–8156</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c01468</t>
   </si>
   <si>
     <t>Engineering the Charge Transport Properties of Resonant Silicon Nanoparticles in Perovskite Solar Cells</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Pavel Voroshilov, Ivan Mukhin, Konstantin Ladutenko, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Energy Technology</t>
   </si>
   <si>
     <t>10.1002/ente.201900877</t>
   </si>
   <si>
     <t>Resonant Silicon Nanoparticles for Enhanced Light Harvesting in Halide Perovskite Solar Cells</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>1092 (1)</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012038</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Ekaterina Tiguntseva, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.201800576</t>
   </si>
   <si>
     <t>Halide-Perovskite Resonant Nanophotonics</t>
   </si>
   <si>
-    <t>Sergey Makarov, Aleksandra Furasova, Ekaterina Tiguntseva, Andreas Hemmetter, Aleksander Berestennikov, Anatoly Pushkarev, Anvar Zakhidov, Yuri Kivshar</t>
+    <t>Sergey Makarov, Aleksandra Furasova, Ekaterina Tiguntseva, Andreas Hemmetter, Aleksander Berestennikov, Anatoly Pushkarev, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1002/adom.201800784</t>
   </si>
   <si>
     <t>Inkjet Fabrication of highly efficient luminescent Eu-Doped ZrO2 Nanostructures</t>
   </si>
   <si>
-    <t>Aleksandra Furasova, Valentin Milichko</t>
+    <t>Aleksandra Furasova</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>13069-13078</t>
   </si>
   <si>
     <t>10.1039/C7NR03175K</t>
   </si>
   <si>
     <t>Synthesis of a rare-earth doped hafnia hydrosol: Towards injectable luminescent nanocolloids</t>
   </si>
   <si>
     <t>Colloids and Surfaces B: Biointerfaces</t>
   </si>
   <si>
     <t>21-26</t>
   </si>
   <si>
     <t>10.1016/j.colsurfb.2017.02.029</t>
   </si>
 </sst>
 </file>
 
@@ -614,603 +641,661 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="212.234" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="379.764" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E2">
-        <v>250110</v>
+        <v>100438</v>
       </c>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>9.64</v>
+        <v>3.01</v>
       </c>
       <c r="I2">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>716</v>
+        <v>8</v>
       </c>
       <c r="E3">
-        <v>164693</v>
+        <v>250110</v>
       </c>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>6.71</v>
+        <v>9.64</v>
       </c>
       <c r="I3">
-        <v>1.3</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H4">
-        <v>13.3</v>
+        <v>0.26</v>
       </c>
       <c r="I4">
-        <v>3.18</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>24</v>
+      </c>
+      <c r="D5">
+        <v>716</v>
+      </c>
       <c r="E5">
-        <v>152771</v>
+        <v>164693</v>
       </c>
       <c r="F5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H5">
-        <v>14.66</v>
+        <v>6.71</v>
       </c>
       <c r="I5">
-        <v>2.53</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6">
-        <v>216</v>
+        <v>6</v>
       </c>
       <c r="E6">
-        <v>111349</v>
+        <v>1</v>
       </c>
       <c r="F6">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H6">
-        <v>5.12</v>
+        <v>13.3</v>
       </c>
       <c r="I6">
-        <v>0.7</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="E7" t="s">
         <v>32</v>
       </c>
+      <c r="D7"/>
+      <c r="E7">
+        <v>152771</v>
+      </c>
       <c r="F7">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
-        <v>6.96</v>
+        <v>14.66</v>
       </c>
       <c r="I7">
-        <v>1.59</v>
+        <v>2.53</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>216</v>
       </c>
       <c r="E8">
-        <v>13375</v>
+        <v>111349</v>
       </c>
       <c r="F8">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8">
-        <v>5.92</v>
+        <v>5.12</v>
       </c>
       <c r="I8">
-        <v>1.46</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="D9"/>
-[...1 lines deleted...]
-        <v>2100326</v>
+      <c r="D9">
+        <v>6</v>
+      </c>
+      <c r="E9" t="s">
+        <v>41</v>
       </c>
       <c r="F9">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="I9"/>
+        <v>42</v>
+      </c>
+      <c r="H9">
+        <v>6.96</v>
+      </c>
+      <c r="I9">
+        <v>1.59</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D10"/>
+        <v>45</v>
+      </c>
+      <c r="D10">
+        <v>23</v>
+      </c>
       <c r="E10">
-        <v>106484</v>
+        <v>13375</v>
       </c>
       <c r="F10">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H10">
-        <v>19.07</v>
+        <v>5.92</v>
       </c>
       <c r="I10">
-        <v>4.68</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="E11" t="s">
         <v>49</v>
       </c>
+      <c r="D11"/>
+      <c r="E11">
+        <v>2100326</v>
+      </c>
       <c r="F11">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G11" t="s">
         <v>50</v>
       </c>
-      <c r="H11">
-[...4 lines deleted...]
-      </c>
+      <c r="H11"/>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="D12">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="D12"/>
+      <c r="E12">
+        <v>106484</v>
+      </c>
+      <c r="F12">
+        <v>2021</v>
+      </c>
+      <c r="G12" t="s">
         <v>54</v>
       </c>
-      <c r="F12">
-[...5 lines deleted...]
-      <c r="H12"/>
+      <c r="H12">
+        <v>19.07</v>
+      </c>
       <c r="I12">
-        <v>0.19</v>
+        <v>4.68</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>57</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13">
+        <v>13</v>
+      </c>
+      <c r="E13" t="s">
         <v>58</v>
       </c>
-      <c r="D13">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="F13">
+        <v>2021</v>
+      </c>
+      <c r="G13" t="s">
         <v>59</v>
       </c>
-      <c r="F13">
-[...4 lines deleted...]
-      </c>
       <c r="H13">
-        <v>15.88</v>
+        <v>9.23</v>
       </c>
       <c r="I13">
-        <v>5.55</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>62</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14">
+        <v>2300</v>
+      </c>
+      <c r="E14" t="s">
         <v>63</v>
       </c>
-      <c r="D14">
-[...4 lines deleted...]
-      </c>
       <c r="F14">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G14" t="s">
         <v>64</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
-        <v>0.85</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" t="s">
         <v>67</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15">
+        <v>14</v>
+      </c>
+      <c r="E15" t="s">
         <v>68</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="G15" t="s">
         <v>69</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>15.88</v>
+      </c>
       <c r="I15">
-        <v>0.24</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E16">
-        <v>1800576</v>
+        <v>1900877</v>
       </c>
       <c r="F16">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H16">
-        <v>7.13</v>
+        <v>3.4</v>
       </c>
       <c r="I16">
-        <v>2.71</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>76</v>
+      </c>
+      <c r="D17" t="s">
+        <v>77</v>
       </c>
       <c r="E17">
-        <v>1800784</v>
+        <v>12038</v>
       </c>
       <c r="F17">
         <v>2018</v>
       </c>
       <c r="G17" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H17"/>
       <c r="I17">
-        <v>2.71</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D18">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>6</v>
+      </c>
+      <c r="E18">
+        <v>1800576</v>
       </c>
       <c r="F18">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H18">
-        <v>7.23</v>
+        <v>7.13</v>
       </c>
       <c r="I18">
-        <v>2.93</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D19">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>7</v>
+      </c>
+      <c r="E19">
+        <v>1800784</v>
       </c>
       <c r="F19">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G19" t="s">
         <v>84</v>
       </c>
       <c r="H19">
+        <v>7.13</v>
+      </c>
+      <c r="I19">
+        <v>2.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s">
+        <v>88</v>
+      </c>
+      <c r="F20">
+        <v>2017</v>
+      </c>
+      <c r="G20" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20">
+        <v>7.23</v>
+      </c>
+      <c r="I20">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21">
+        <v>154</v>
+      </c>
+      <c r="E21" t="s">
+        <v>92</v>
+      </c>
+      <c r="F21">
+        <v>2017</v>
+      </c>
+      <c r="G21" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21">
         <v>3.89</v>
       </c>
-      <c r="I19">
+      <c r="I21">
         <v>1.08</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>