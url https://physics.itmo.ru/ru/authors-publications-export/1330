--- v6 (2026-08-29)
+++ v7 (2026-11-06)
@@ -302,86 +302,86 @@
   <si>
     <t>Nikolai I. Avdievich, Georgiy Solomakha, Loreen Ruhm, Anton V. Nikulin, Arthur W. Magill, Klaus Scheffler</t>
   </si>
   <si>
     <t>10.1002/nbm.4541</t>
   </si>
   <si>
     <t>Unshielded bent folded‐end dipole 9.4 T human head transceiver array decoupled using modified passive dipoles</t>
   </si>
   <si>
     <t>10.1002/mrm.28711</t>
   </si>
   <si>
     <t>A self-matched leaky-wave antenna for ultrahigh-field magnetic resonance imaging with low specific absorption rate</t>
   </si>
   <si>
     <t>Georgiy Solomakha, J. T. Svejda, C. van Leeuwen, A. Rennings, A. J. Raaijmakers, Stanislav Glybovski, D. Erni</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/s41467-020-20708-w</t>
   </si>
   <si>
+    <t>A method for E-field reduction using a surface coil based on three coupled dipoles</t>
+  </si>
+  <si>
+    <t>Rustam  Balafendiev, Georgiy Solomakha, Marc Dubois, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020006</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031759</t>
+  </si>
+  <si>
     <t>Metamaterial inspired resonator for targeted breast MRI at 1.5 T.</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020100</t>
   </si>
   <si>
     <t>10.1063/5.0031918</t>
   </si>
   <si>
     <t>A method for current phase manipulation in RF-Cols for UHF MRI using individually driven slots</t>
   </si>
   <si>
     <t>Georgiy Solomakha, Rustam  Balafendiev, Stanislav Glybovski</t>
   </si>
   <si>
     <t>020121</t>
   </si>
   <si>
     <t>10.1063/5.0031919</t>
   </si>
   <si>
-    <t>A method for E-field reduction using a surface coil based on three coupled dipoles</t>
-[...10 lines deleted...]
-  <si>
     <t>Metamaterial inspired wireless coil for clinical breast imaging</t>
   </si>
   <si>
     <t>Viktor Puchnin, Georgiy Solomakha, Arthur W. Magill, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2020.106877</t>
   </si>
   <si>
     <t>Bent folded‐end dipole head array for ultrahigh‐field MRI turns “dielectric resonance” from an enemy to a friend</t>
   </si>
   <si>
     <t>Nikolai I. Avdievich, Georgiy Solomakha, Loreen Ruhm, Jonas Bause, Klaus Scheffler, Anke Henning</t>
   </si>
   <si>
     <t>10.1002/mrm.28336</t>
   </si>
   <si>
     <t>Decoupling of folded‐end dipole antenna elements of a 9.4 T human head array using an RF shield</t>
   </si>
   <si>
     <t>Nikolai I. Avdievich, Georgiy Solomakha, Loreen Ruhm, Klaus Scheffler, Anke Henning</t>
   </si>
   <si>
     <t>e4351</t>
@@ -458,72 +458,72 @@
   <si>
     <t>Georgiy Solomakha, Anna Andreychenko</t>
   </si>
   <si>
     <t>IEEE Transactions on Biomedical Engineering</t>
   </si>
   <si>
     <t>2848-2854</t>
   </si>
   <si>
     <t>10.1109/TBME.2019.2897029</t>
   </si>
   <si>
     <t>Evaluation of Short Folded Dipole Antennas as Receive Elements of UltraHigh Field Human Head Array</t>
   </si>
   <si>
     <t>Avdievich NI, Georgiy Solomakha</t>
   </si>
   <si>
     <t>811-824</t>
   </si>
   <si>
     <t>10.1002/mrm.27754</t>
   </si>
   <si>
+    <t>Ultrahigh field magnetic resonance imaging: new frontiers and possibilities in human imaging</t>
+  </si>
+  <si>
+    <t>Mikhail Zubkov, Anna Andreychenko, Egor Kretov, Georgiy Solomakha, Irina Melchakova, Pavel Belov, Alexey Slobozhanyuk</t>
+  </si>
+  <si>
+    <t>Physics-Uspekhi</t>
+  </si>
+  <si>
+    <t>1214-1232</t>
+  </si>
+  <si>
+    <t>10.3367/UFNe.2018.12.038505</t>
+  </si>
+  <si>
     <t>A Radiofrequency Coil Based on Hybridized Modes Two Resonant Dipoles</t>
   </si>
   <si>
     <t>Georgiy Solomakha, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012142</t>
-  </si>
-[...13 lines deleted...]
-    <t>10.3367/UFNe.2018.12.038505</t>
   </si>
   <si>
     <t>The dual‐mode dipole: A new array element for 7T body imaging with reduced SAR</t>
   </si>
   <si>
     <t>Georgiy Solomakha, Carel van Leeuwen, Alexander Raaijmakers, Alexander Popugaev, Irina Melchakova, Stanislav Glybovski</t>
   </si>
   <si>
     <t>1459-1469</t>
   </si>
   <si>
     <t>10.1002/mrm.27485</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1469,108 +1469,108 @@
       <c r="C24" t="s">
         <v>94</v>
       </c>
       <c r="D24">
         <v>12</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
         <v>95</v>
       </c>
       <c r="H24">
         <v>17.69</v>
       </c>
       <c r="I24">
         <v>4.85</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>97</v>
       </c>
       <c r="C25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D25">
         <v>2300</v>
       </c>
       <c r="E25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F25">
         <v>2020</v>
       </c>
       <c r="G25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0.19</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="C26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D26">
         <v>2300</v>
       </c>
       <c r="E26" t="s">
         <v>102</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
         <v>103</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.19</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D27">
         <v>2300</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>107</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.19</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>108</v>
       </c>
       <c r="B28" t="s">
         <v>109</v>
       </c>
@@ -1842,96 +1842,96 @@
       </c>
       <c r="E38" t="s">
         <v>146</v>
       </c>
       <c r="F38">
         <v>2019</v>
       </c>
       <c r="G38" t="s">
         <v>147</v>
       </c>
       <c r="H38">
         <v>3.64</v>
       </c>
       <c r="I38">
         <v>1.75</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>148</v>
       </c>
       <c r="B39" t="s">
         <v>149</v>
       </c>
       <c r="C39" t="s">
-        <v>76</v>
+        <v>150</v>
       </c>
       <c r="D39">
-        <v>12142</v>
-[...2 lines deleted...]
-        <v>12142</v>
+        <v>62</v>
+      </c>
+      <c r="E39" t="s">
+        <v>151</v>
       </c>
       <c r="F39">
         <v>2018</v>
       </c>
       <c r="G39" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H39"/>
+        <v>152</v>
+      </c>
+      <c r="H39">
+        <v>3.09</v>
+      </c>
       <c r="I39">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B40" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C40" t="s">
-        <v>153</v>
+        <v>76</v>
       </c>
       <c r="D40">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>12142</v>
+      </c>
+      <c r="E40">
+        <v>12142</v>
       </c>
       <c r="F40">
         <v>2018</v>
       </c>
       <c r="G40" t="s">
         <v>155</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
+      <c r="H40"/>
       <c r="I40">
-        <v>0.73</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>156</v>
       </c>
       <c r="B41" t="s">
         <v>157</v>
       </c>
       <c r="C41" t="s">
         <v>60</v>
       </c>
       <c r="D41">
         <v>81</v>
       </c>
       <c r="E41" t="s">
         <v>158</v>
       </c>
       <c r="F41">
         <v>2018</v>
       </c>
       <c r="G41" t="s">
         <v>159</v>
       </c>
       <c r="H41">