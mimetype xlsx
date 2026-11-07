--- v7 (2026-11-06)
+++ v8 (2026-11-07)
@@ -236,77 +236,77 @@
   <si>
     <t>10.1109/tap.2022.3195515</t>
   </si>
   <si>
     <t>Energy-Harvesting Coil for Circularly Polarized Fields in Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>Pavel Seregin, Oleg Burmistrov, Georgiy Solomakha, Egor Kretov, Nikita Olekhno, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.17.044014</t>
   </si>
   <si>
     <t>Volumetric wireless coil for wrist MRI at 1.5 T as a practical alternative to Tx/Rx extremity coil: a comparative study</t>
   </si>
   <si>
     <t>Ekaterina Brui, Georgiy Solomakha, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2022.107209</t>
   </si>
   <si>
+    <t>Comparison of different wireless coils for 1.5 T bilateral breast MRI</t>
+  </si>
+  <si>
+    <t>Viktor Puchnin, Anna Hurshkainen, Georgiy Solomakha, Anna Andreychenko, Alena Shchelokova</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012116</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012116</t>
+  </si>
+  <si>
     <t>Circularly polarized RF coil for energy harvesting in clinical MRI</t>
   </si>
   <si>
     <t>Pavel Seregin, Oleg Burmistrov, Georgiy Solomakha, E.I. Kretov, Nikita Olekhno, Alexey Slobozhanyuk</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012134</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012134</t>
   </si>
   <si>
-    <t>Comparison of different wireless coils for 1.5 T bilateral breast MRI</t>
-[...10 lines deleted...]
-  <si>
     <t>9.4 T double-tuned13C/1H human head array using acombination of surface loops and dipole antennas</t>
   </si>
   <si>
     <t>Nikolai I. Avdievich, Georgiy Solomakha, Loreen Ruhm, Anke Henning, Klaus Scheffler</t>
   </si>
   <si>
     <t>NMR in Biomedicine</t>
   </si>
   <si>
     <t>10.1002/nbm.4577</t>
   </si>
   <si>
     <t>Folded‐end dipole transceiver array for human whole‐brain imaging at 7 T</t>
   </si>
   <si>
     <t>Nikolai I. Avdievich, Georgiy Solomakha, Loreen Ruhm, Anton V. Nikulin, Arthur W. Magill, Klaus Scheffler</t>
   </si>
   <si>
     <t>10.1002/nbm.4541</t>
   </si>
   <si>
     <t>Unshielded bent folded‐end dipole 9.4 T human head transceiver array decoupled using modified passive dipoles</t>
   </si>
   <si>
     <t>10.1002/mrm.28711</t>
@@ -458,72 +458,72 @@
   <si>
     <t>Georgiy Solomakha, Anna Andreychenko</t>
   </si>
   <si>
     <t>IEEE Transactions on Biomedical Engineering</t>
   </si>
   <si>
     <t>2848-2854</t>
   </si>
   <si>
     <t>10.1109/TBME.2019.2897029</t>
   </si>
   <si>
     <t>Evaluation of Short Folded Dipole Antennas as Receive Elements of UltraHigh Field Human Head Array</t>
   </si>
   <si>
     <t>Avdievich NI, Georgiy Solomakha</t>
   </si>
   <si>
     <t>811-824</t>
   </si>
   <si>
     <t>10.1002/mrm.27754</t>
   </si>
   <si>
+    <t>A Radiofrequency Coil Based on Hybridized Modes Two Resonant Dipoles</t>
+  </si>
+  <si>
+    <t>Georgiy Solomakha, Stanislav Glybovski, Irina Melchakova</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012142</t>
+  </si>
+  <si>
     <t>Ultrahigh field magnetic resonance imaging: new frontiers and possibilities in human imaging</t>
   </si>
   <si>
     <t>Mikhail Zubkov, Anna Andreychenko, Egor Kretov, Georgiy Solomakha, Irina Melchakova, Pavel Belov, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Physics-Uspekhi</t>
   </si>
   <si>
     <t>1214-1232</t>
   </si>
   <si>
     <t>10.3367/UFNe.2018.12.038505</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1088/1742-6596/1092/1/012142</t>
   </si>
   <si>
     <t>The dual‐mode dipole: A new array element for 7T body imaging with reduced SAR</t>
   </si>
   <si>
     <t>Georgiy Solomakha, Carel van Leeuwen, Alexander Raaijmakers, Alexander Popugaev, Irina Melchakova, Stanislav Glybovski</t>
   </si>
   <si>
     <t>1459-1469</t>
   </si>
   <si>
     <t>10.1002/mrm.27485</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1496,51 +1496,51 @@
       <c r="C25" t="s">
         <v>98</v>
       </c>
       <c r="D25">
         <v>2300</v>
       </c>
       <c r="E25" t="s">
         <v>99</v>
       </c>
       <c r="F25">
         <v>2020</v>
       </c>
       <c r="G25" t="s">
         <v>100</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0.19</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>98</v>
       </c>
       <c r="D26">
         <v>2300</v>
       </c>
       <c r="E26" t="s">
         <v>102</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
         <v>103</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.19</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>104</v>
       </c>
@@ -1842,96 +1842,96 @@
       </c>
       <c r="E38" t="s">
         <v>146</v>
       </c>
       <c r="F38">
         <v>2019</v>
       </c>
       <c r="G38" t="s">
         <v>147</v>
       </c>
       <c r="H38">
         <v>3.64</v>
       </c>
       <c r="I38">
         <v>1.75</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>148</v>
       </c>
       <c r="B39" t="s">
         <v>149</v>
       </c>
       <c r="C39" t="s">
-        <v>150</v>
+        <v>76</v>
       </c>
       <c r="D39">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>12142</v>
+      </c>
+      <c r="E39">
+        <v>12142</v>
       </c>
       <c r="F39">
         <v>2018</v>
       </c>
       <c r="G39" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H39"/>
       <c r="I39">
-        <v>0.73</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>151</v>
+      </c>
+      <c r="B40" t="s">
+        <v>152</v>
+      </c>
+      <c r="C40" t="s">
         <v>153</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40">
+        <v>62</v>
+      </c>
+      <c r="E40" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>12142</v>
       </c>
       <c r="F40">
         <v>2018</v>
       </c>
       <c r="G40" t="s">
         <v>155</v>
       </c>
-      <c r="H40"/>
+      <c r="H40">
+        <v>3.09</v>
+      </c>
       <c r="I40">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>156</v>
       </c>
       <c r="B41" t="s">
         <v>157</v>
       </c>
       <c r="C41" t="s">
         <v>60</v>
       </c>
       <c r="D41">
         <v>81</v>
       </c>
       <c r="E41" t="s">
         <v>158</v>
       </c>
       <c r="F41">
         <v>2018</v>
       </c>
       <c r="G41" t="s">
         <v>159</v>
       </c>
       <c r="H41">