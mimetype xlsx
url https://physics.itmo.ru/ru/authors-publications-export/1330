--- v8 (2026-11-07)
+++ v9 (2026-11-07)
@@ -236,152 +236,152 @@
   <si>
     <t>10.1109/tap.2022.3195515</t>
   </si>
   <si>
     <t>Energy-Harvesting Coil for Circularly Polarized Fields in Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>Pavel Seregin, Oleg Burmistrov, Georgiy Solomakha, Egor Kretov, Nikita Olekhno, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.17.044014</t>
   </si>
   <si>
     <t>Volumetric wireless coil for wrist MRI at 1.5 T as a practical alternative to Tx/Rx extremity coil: a comparative study</t>
   </si>
   <si>
     <t>Ekaterina Brui, Georgiy Solomakha, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2022.107209</t>
   </si>
   <si>
+    <t>Circularly polarized RF coil for energy harvesting in clinical MRI</t>
+  </si>
+  <si>
+    <t>Pavel Seregin, Oleg Burmistrov, Georgiy Solomakha, E.I. Kretov, Nikita Olekhno, Alexey Slobozhanyuk</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012134</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012134</t>
+  </si>
+  <si>
     <t>Comparison of different wireless coils for 1.5 T bilateral breast MRI</t>
   </si>
   <si>
     <t>Viktor Puchnin, Anna Hurshkainen, Georgiy Solomakha, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012116</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012116</t>
   </si>
   <si>
-    <t>Circularly polarized RF coil for energy harvesting in clinical MRI</t>
-[...10 lines deleted...]
-  <si>
     <t>9.4 T double-tuned13C/1H human head array using acombination of surface loops and dipole antennas</t>
   </si>
   <si>
     <t>Nikolai I. Avdievich, Georgiy Solomakha, Loreen Ruhm, Anke Henning, Klaus Scheffler</t>
   </si>
   <si>
     <t>NMR in Biomedicine</t>
   </si>
   <si>
     <t>10.1002/nbm.4577</t>
   </si>
   <si>
     <t>Folded‐end dipole transceiver array for human whole‐brain imaging at 7 T</t>
   </si>
   <si>
     <t>Nikolai I. Avdievich, Georgiy Solomakha, Loreen Ruhm, Anton V. Nikulin, Arthur W. Magill, Klaus Scheffler</t>
   </si>
   <si>
     <t>10.1002/nbm.4541</t>
   </si>
   <si>
     <t>Unshielded bent folded‐end dipole 9.4 T human head transceiver array decoupled using modified passive dipoles</t>
   </si>
   <si>
     <t>10.1002/mrm.28711</t>
   </si>
   <si>
     <t>A self-matched leaky-wave antenna for ultrahigh-field magnetic resonance imaging with low specific absorption rate</t>
   </si>
   <si>
     <t>Georgiy Solomakha, J. T. Svejda, C. van Leeuwen, A. Rennings, A. J. Raaijmakers, Stanislav Glybovski, D. Erni</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/s41467-020-20708-w</t>
   </si>
   <si>
+    <t>A method for current phase manipulation in RF-Cols for UHF MRI using individually driven slots</t>
+  </si>
+  <si>
+    <t>Georgiy Solomakha, Rustam  Balafendiev, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020121</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031919</t>
+  </si>
+  <si>
     <t>A method for E-field reduction using a surface coil based on three coupled dipoles</t>
   </si>
   <si>
     <t>Rustam  Balafendiev, Georgiy Solomakha, Marc Dubois, Stanislav Glybovski</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020006</t>
   </si>
   <si>
     <t>10.1063/5.0031759</t>
   </si>
   <si>
     <t>Metamaterial inspired resonator for targeted breast MRI at 1.5 T.</t>
   </si>
   <si>
     <t>020100</t>
   </si>
   <si>
     <t>10.1063/5.0031918</t>
   </si>
   <si>
-    <t>A method for current phase manipulation in RF-Cols for UHF MRI using individually driven slots</t>
-[...10 lines deleted...]
-  <si>
     <t>Metamaterial inspired wireless coil for clinical breast imaging</t>
   </si>
   <si>
     <t>Viktor Puchnin, Georgiy Solomakha, Arthur W. Magill, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2020.106877</t>
   </si>
   <si>
     <t>Bent folded‐end dipole head array for ultrahigh‐field MRI turns “dielectric resonance” from an enemy to a friend</t>
   </si>
   <si>
     <t>Nikolai I. Avdievich, Georgiy Solomakha, Loreen Ruhm, Jonas Bause, Klaus Scheffler, Anke Henning</t>
   </si>
   <si>
     <t>10.1002/mrm.28336</t>
   </si>
   <si>
     <t>Decoupling of folded‐end dipole antenna elements of a 9.4 T human head array using an RF shield</t>
   </si>
   <si>
     <t>Nikolai I. Avdievich, Georgiy Solomakha, Loreen Ruhm, Klaus Scheffler, Anke Henning</t>
   </si>
   <si>
     <t>e4351</t>
@@ -458,72 +458,72 @@
   <si>
     <t>Georgiy Solomakha, Anna Andreychenko</t>
   </si>
   <si>
     <t>IEEE Transactions on Biomedical Engineering</t>
   </si>
   <si>
     <t>2848-2854</t>
   </si>
   <si>
     <t>10.1109/TBME.2019.2897029</t>
   </si>
   <si>
     <t>Evaluation of Short Folded Dipole Antennas as Receive Elements of UltraHigh Field Human Head Array</t>
   </si>
   <si>
     <t>Avdievich NI, Georgiy Solomakha</t>
   </si>
   <si>
     <t>811-824</t>
   </si>
   <si>
     <t>10.1002/mrm.27754</t>
   </si>
   <si>
+    <t>Ultrahigh field magnetic resonance imaging: new frontiers and possibilities in human imaging</t>
+  </si>
+  <si>
+    <t>Mikhail Zubkov, Anna Andreychenko, Egor Kretov, Georgiy Solomakha, Irina Melchakova, Pavel Belov, Alexey Slobozhanyuk</t>
+  </si>
+  <si>
+    <t>Physics-Uspekhi</t>
+  </si>
+  <si>
+    <t>1214-1232</t>
+  </si>
+  <si>
+    <t>10.3367/UFNe.2018.12.038505</t>
+  </si>
+  <si>
     <t>A Radiofrequency Coil Based on Hybridized Modes Two Resonant Dipoles</t>
   </si>
   <si>
     <t>Georgiy Solomakha, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012142</t>
-  </si>
-[...13 lines deleted...]
-    <t>10.3367/UFNe.2018.12.038505</t>
   </si>
   <si>
     <t>The dual‐mode dipole: A new array element for 7T body imaging with reduced SAR</t>
   </si>
   <si>
     <t>Georgiy Solomakha, Carel van Leeuwen, Alexander Raaijmakers, Alexander Popugaev, Irina Melchakova, Stanislav Glybovski</t>
   </si>
   <si>
     <t>1459-1469</t>
   </si>
   <si>
     <t>10.1002/mrm.27485</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1496,78 +1496,78 @@
       <c r="C25" t="s">
         <v>98</v>
       </c>
       <c r="D25">
         <v>2300</v>
       </c>
       <c r="E25" t="s">
         <v>99</v>
       </c>
       <c r="F25">
         <v>2020</v>
       </c>
       <c r="G25" t="s">
         <v>100</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0.19</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="C26" t="s">
         <v>98</v>
       </c>
       <c r="D26">
         <v>2300</v>
       </c>
       <c r="E26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.19</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
         <v>98</v>
       </c>
       <c r="D27">
         <v>2300</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>107</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.19</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>108</v>
       </c>
@@ -1842,96 +1842,96 @@
       </c>
       <c r="E38" t="s">
         <v>146</v>
       </c>
       <c r="F38">
         <v>2019</v>
       </c>
       <c r="G38" t="s">
         <v>147</v>
       </c>
       <c r="H38">
         <v>3.64</v>
       </c>
       <c r="I38">
         <v>1.75</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>148</v>
       </c>
       <c r="B39" t="s">
         <v>149</v>
       </c>
       <c r="C39" t="s">
-        <v>76</v>
+        <v>150</v>
       </c>
       <c r="D39">
-        <v>12142</v>
-[...2 lines deleted...]
-        <v>12142</v>
+        <v>62</v>
+      </c>
+      <c r="E39" t="s">
+        <v>151</v>
       </c>
       <c r="F39">
         <v>2018</v>
       </c>
       <c r="G39" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H39"/>
+        <v>152</v>
+      </c>
+      <c r="H39">
+        <v>3.09</v>
+      </c>
       <c r="I39">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B40" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C40" t="s">
-        <v>153</v>
+        <v>76</v>
       </c>
       <c r="D40">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>12142</v>
+      </c>
+      <c r="E40">
+        <v>12142</v>
       </c>
       <c r="F40">
         <v>2018</v>
       </c>
       <c r="G40" t="s">
         <v>155</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
+      <c r="H40"/>
       <c r="I40">
-        <v>0.73</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>156</v>
       </c>
       <c r="B41" t="s">
         <v>157</v>
       </c>
       <c r="C41" t="s">
         <v>60</v>
       </c>
       <c r="D41">
         <v>81</v>
       </c>
       <c r="E41" t="s">
         <v>158</v>
       </c>
       <c r="F41">
         <v>2018</v>
       </c>
       <c r="G41" t="s">
         <v>159</v>
       </c>
       <c r="H41">