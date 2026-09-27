--- v0 (2025-10-07)
+++ v1 (2026-09-27)
@@ -56,51 +56,51 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Addiction-like alterations of brain activity in recreational video gamers detected via the cue-reactivity fMRI experiment</t>
   </si>
   <si>
     <t>Pavel Tikhonov, Anatolii Levchuk, Artem Trufanov, Mikhail Zubkov</t>
   </si>
   <si>
     <t>Computers in Human Behavior</t>
   </si>
   <si>
     <t>10.1016/j.chb.2023.108052</t>
   </si>
   <si>
     <t>MSCT and MRI indicators for assessing iron overload and the effectiveness of iron overload therapy in patients with primary and secondary hemochromatoses</t>
   </si>
   <si>
-    <t>Anna  Titova, Mikhail Zubkov, A. V. Nikitina, R. R. Mironchuk, M. V. Mironchuk, N. V. Tsvetkova, K. S. Shalygina, L. E. Galyautdinova, M. V. Lukin, Zilia Badrieva</t>
+    <t>Anna  Titova, Mikhail Zubkov, A. V. Nikitina, R. R. Mironchuk, M. V. Mironchuk, N. V. Tsvetkova, K. S. Shalygina, L. E. Galyautdinova, M. V. Lukin, Zilia Мурзина (Badrieva)</t>
   </si>
   <si>
     <t>Medical Visualization</t>
   </si>
   <si>
     <t>170-178</t>
   </si>
   <si>
     <t>10.24835/1607-0763-1357</t>
   </si>
   <si>
     <t>Метод неинвазивной оценки влияния биологически активных веществ на скорость восстановления уровня рН в мышце после предельной нагрузки с помощью 1Н МРС</t>
   </si>
   <si>
     <t>I. A. Berzin, A. A. Riabchenkova, N. N. Kolmakov, Михаил Зубков, A. A. Bogdan, V. V. Kopat, I. V. Dukhovlinov</t>
   </si>
   <si>
     <t>Медицинская визуализация</t>
   </si>
   <si>
     <t>10.24835/1607-0763-1225</t>
   </si>
   <si>
     <t>A Deep Learning Framework for Cardiac MR Under-Sampled Image Reconstruction with a Hybrid Spatial and k-Space Loss Function</t>
   </si>