--- v1 (2026-04-21)
+++ v2 (2026-06-18)
@@ -77,51 +77,51 @@
   <si>
     <t>Fabrication of spherical GeSbTe nanoparticles by laser printing technique</t>
   </si>
   <si>
     <t>Mohammad Tajik, Dmitry Zuev, Mikhail Rybin, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/917/6/062017</t>
   </si>
   <si>
     <t>Optical properties of GST nanoparticles fabricated by laser printing technique</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>10.1063/1.4998100</t>
   </si>
   <si>
     <t>Light-induced tuning and reconfiguration of nanophotonic structures</t>
   </si>
   <si>
-    <t>Sergey Makarov, Anastasia Zalogina, Mohammad Tajik, Dmitry Zuev, Mikhail Rybin, Yuri Kivshar</t>
+    <t>Sergey Makarov, Anastasia Zalogina, Mohammad Tajik, Dmitry Zuev, Mikhail Rybin</t>
   </si>
   <si>
     <t>UNSP 1700108</t>
   </si>
   <si>
     <t>10.1002/lpor.201700108</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">