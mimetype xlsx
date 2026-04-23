--- v2 (2026-03-23)
+++ v3 (2026-04-23)
@@ -128,180 +128,180 @@
   <si>
     <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zürch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
   </si>
   <si>
     <t>OSA Advanced Photonics Congress (AP) 2020 (IPR, NP, NOMA, Networks, PVLED, PSC, SPPCom, SOF)</t>
   </si>
   <si>
     <t>10.1364/np.2020.npm3e.1</t>
   </si>
   <si>
     <t>High-Harmonic Generation in Dielectric Metasurfaces Empowered by Bound States in the Continuum</t>
   </si>
   <si>
     <t>Georgiy Zograf, Anastasia Zalogina, Duk-Yong Choi, Viacheslav Korolev, Richard Hollinger, Daniil Kartashov, Michael Zürch, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2020.fth1c.5</t>
   </si>
   <si>
     <t>Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</t>
   </si>
   <si>
-    <t>Leila R. Mingabudinova, Anastasia Zalogina, Andrey Krasilin, Margarita Chursina, Pavel Trofimov, Yuri Mezenov, Evgeniy V. Ubyivovk, Peter Lönnecke, Alexandre Nomine, Jaafar Ghanbaja, Thierry Belmonte, Valentin Milichko</t>
+    <t>Leila R. Mingabudinova, Anastasia Zalogina, Andrey Krasilin, Margarita Chursina, Pavel Trofimov, Yuri Mezenov, Evgeniy V. Ubyivovk, Peter Lönnecke, Alexandre Nomine, Jaafar Ghanbaja, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10155-10159</t>
   </si>
   <si>
     <t>10.1039/c9nr02167a</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
   <si>
-    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
+    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
   <si>
     <t>Emission rate studying through nanodiamonds with embedded nitrogen vacancy centers</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Fedor Benimetskiy, Dmitry Pidgayko, Polina Kapitanova, Vitaly Yaroshenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>1092 (1)</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012171</t>
   </si>
   <si>
     <t>Second harmonic generation from metal-organic framework derivatives</t>
   </si>
   <si>
-    <t>Pavel Trofimov, S A Sapchenko, Anastasia Zalogina, Valentin Milichko</t>
+    <t>Pavel Trofimov, S A Sapchenko, Anastasia Zalogina</t>
   </si>
   <si>
     <t>012091</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012091</t>
   </si>
   <si>
     <t>Circularly polarized antenna for coherent manipulation of NV-centers in diamond</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Anastasia Zalogina, Dmitriy Zuev, Polina Kapitanova</t>
   </si>
   <si>
     <t>012168</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012168</t>
   </si>
   <si>
     <t>Nanometer scale metal-organic framework nanoparticles for optical application</t>
   </si>
   <si>
-    <t>Alexandre Nomine, S A Sapchenko, J Ghanbaja, S Bruyère, Anastasia Zalogina, Pavel Trofimov, Andrey Krasilin, Valentin Milichko</t>
+    <t>Alexandre Nomine, S A Sapchenko, J Ghanbaja, S Bruyère, Anastasia Zalogina, Pavel Trofimov, Andrey Krasilin</t>
   </si>
   <si>
     <t>012090</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012090</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
-    <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Valentin Milichko, Sergey Makarov, Dmitry Zuev</t>
+    <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>Laser deposition of resonant silicon nanoparticles on perovskite for photoluminescence enhancement</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Anastasia Zalogina, Valentin Milichko, Dmitry Zuev, Mikhail Omelyanovich, Arthur Ishteev, Sergey Makarov, Anvar Zakhidov</t>
+    <t>Ekaterina Tiguntseva, Anastasia Zalogina, Dmitry Zuev, Mikhail Omelyanovich, Arthur Ishteev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012053</t>
   </si>
   <si>
     <t>Reconfigurable c-Si/Au hybrid nanoantenna</t>
   </si>
   <si>
     <t>Alexander Chebykin, Anastasia Zalogina, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>10.1063/1.4998035</t>
   </si>
   <si>
     <t>Effect of dipole orientation on Purcell factor for the quantum emitter near silicon nanoparticle</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Dmitry Zuev, Roman Savelev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998131</t>
   </si>
   <si>
     <t>Enhancement of second harmonic generation in chiral metal-organic frameworks with silicon nanoparticles</t>
   </si>
   <si>
-    <t>Anastasia Zalogina, Dmitry Zuev, Sergey Makarov, Valentin Milichko, Pavel Belov</t>
+    <t>Anastasia Zalogina, Dmitry Zuev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998132</t>
   </si>
   <si>
     <t>Nano-architecture of metal-organic frameworks</t>
   </si>
   <si>
-    <t>Valentin Milichko, Anastasia Zalogina, Andrey Krasilin, Ivan Mukhin, Dmitry Zuev, Sergey Makarov</t>
+    <t>Anastasia Zalogina, Andrey Krasilin, Ivan Mukhin, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1063/1.4998054</t>
   </si>
   <si>
     <t>Light-induced tuning and reconfiguration of nanophotonic structures</t>
   </si>
   <si>
     <t>Sergey Makarov, Anastasia Zalogina, Mohammad Tajik, Dmitry Zuev, Mikhail Rybin, Yuri Kivshar</t>
   </si>
   <si>
     <t>UNSP 1700108</t>
   </si>
   <si>
     <t>10.1002/lpor.201700108</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -629,51 +629,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="144.965" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="258.223" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="133.253" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>