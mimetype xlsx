--- v3 (2026-04-23)
+++ v4 (2026-06-14)
@@ -56,111 +56,111 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Control of photoluminescence of nitrogen-vacancy centers embedded in diamond nanoparticles coupled to silicon nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Javid Javadzade, Roman Savelev, Filipp Komissarenko, Alexander Uvarov, Ivan Mukhin, Alexey Akimov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0133866</t>
   </si>
   <si>
     <t>High-Harmonic Generation from Resonant Dielectric Metasurfaces Empowered by Bound States in the Continuum</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Anastasia Zalogina, Viacheslav Korolev, Richard Hollinger, Duk-Yong Choi, Michael Zuerch, Christian Spielmann, Daniil Kartashov, Sergey Makarov, Sergey S. Kruk, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Anastasia Zalogina, Viacheslav Korolev, Richard Hollinger, Duk-Yong Choi, Michael Zuerch, Christian Spielmann, Daniil Kartashov, Sergey Makarov, Sergey S. Kruk</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.1c01511</t>
   </si>
   <si>
     <t>Generation of High Harmonics in Silicon Metasurfaces Boosted by Bound States in the Continuum</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
   </si>
   <si>
     <t>10.1109/cleo/europe-eqec52157.2021.9542035</t>
   </si>
   <si>
     <t>Comparison of GaP and Si nanoantennas for optical emission control</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B</t>
   </si>
   <si>
     <t>10.1364/josab.424771</t>
   </si>
   <si>
     <t>Silicon metasurfaces with bound states in the continuum for high-harmonic generation</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Barry Luther Davies, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Barry Luther Davies, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>Nonlinear Optics and Applications XII</t>
   </si>
   <si>
     <t>10.1117/12.2592977</t>
   </si>
   <si>
     <t>Bound States in the Continuum for Enhanced Generation of High Optical Harmonics</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zürch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zürch, Daniil Kartashov, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>OSA Advanced Photonics Congress (AP) 2020 (IPR, NP, NOMA, Networks, PVLED, PSC, SPPCom, SOF)</t>
   </si>
   <si>
     <t>10.1364/np.2020.npm3e.1</t>
   </si>
   <si>
     <t>High-Harmonic Generation in Dielectric Metasurfaces Empowered by Bound States in the Continuum</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Anastasia Zalogina, Duk-Yong Choi, Viacheslav Korolev, Richard Hollinger, Daniil Kartashov, Michael Zürch, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Anastasia Zalogina, Duk-Yong Choi, Viacheslav Korolev, Richard Hollinger, Daniil Kartashov, Michael Zürch, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2020.fth1c.5</t>
   </si>
   <si>
     <t>Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</t>
   </si>
   <si>
     <t>Leila R. Mingabudinova, Anastasia Zalogina, Andrey Krasilin, Margarita Chursina, Pavel Trofimov, Yuri Mezenov, Evgeniy V. Ubyivovk, Peter Lönnecke, Alexandre Nomine, Jaafar Ghanbaja, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10155-10159</t>
   </si>
   <si>
     <t>10.1039/c9nr02167a</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
@@ -224,93 +224,93 @@
   <si>
     <t>10.1088/1742-6596/1092/1/012090</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>Laser deposition of resonant silicon nanoparticles on perovskite for photoluminescence enhancement</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Anastasia Zalogina, Dmitry Zuev, Mikhail Omelyanovich, Arthur Ishteev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012053</t>
   </si>
   <si>
+    <t>Effect of dipole orientation on Purcell factor for the quantum emitter near silicon nanoparticle</t>
+  </si>
+  <si>
+    <t>Anastasia Zalogina, Dmitry Zuev, Roman Savelev, Sergey Makarov, Pavel Belov</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998131</t>
+  </si>
+  <si>
+    <t>Enhancement of second harmonic generation in chiral metal-organic frameworks with silicon nanoparticles</t>
+  </si>
+  <si>
+    <t>Anastasia Zalogina, Dmitry Zuev, Sergey Makarov, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998132</t>
+  </si>
+  <si>
+    <t>Nano-architecture of metal-organic frameworks</t>
+  </si>
+  <si>
+    <t>Anastasia Zalogina, Andrey Krasilin, Ivan Mukhin, Dmitry Zuev, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998054</t>
+  </si>
+  <si>
     <t>Reconfigurable c-Si/Au hybrid nanoantenna</t>
   </si>
   <si>
     <t>Alexander Chebykin, Anastasia Zalogina, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1063/1.4998035</t>
   </si>
   <si>
-    <t>Effect of dipole orientation on Purcell factor for the quantum emitter near silicon nanoparticle</t>
-[...25 lines deleted...]
-  <si>
     <t>Light-induced tuning and reconfiguration of nanophotonic structures</t>
   </si>
   <si>
-    <t>Sergey Makarov, Anastasia Zalogina, Mohammad Tajik, Dmitry Zuev, Mikhail Rybin, Yuri Kivshar</t>
+    <t>Sergey Makarov, Anastasia Zalogina, Mohammad Tajik, Dmitry Zuev, Mikhail Rybin</t>
   </si>
   <si>
     <t>UNSP 1700108</t>
   </si>
   <si>
     <t>10.1002/lpor.201700108</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1067,132 +1067,132 @@
       <c r="F16">
         <v>2017</v>
       </c>
       <c r="G16" t="s">
         <v>69</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>0.24</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" t="s">
         <v>72</v>
       </c>
       <c r="D17">
         <v>1874</v>
       </c>
       <c r="E17">
-        <v>30006</v>
+        <v>40058</v>
       </c>
       <c r="F17">
         <v>2017</v>
       </c>
       <c r="G17" t="s">
         <v>73</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0.17</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18">
         <v>1874</v>
       </c>
       <c r="E18">
-        <v>40058</v>
+        <v>40059</v>
       </c>
       <c r="F18">
         <v>2017</v>
       </c>
       <c r="G18" t="s">
         <v>76</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.17</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19">
         <v>1874</v>
       </c>
       <c r="E19">
-        <v>40059</v>
+        <v>30025</v>
       </c>
       <c r="F19">
         <v>2017</v>
       </c>
       <c r="G19" t="s">
         <v>79</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0.17</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20">
         <v>1874</v>
       </c>
       <c r="E20">
-        <v>30025</v>
+        <v>30006</v>
       </c>
       <c r="F20">
         <v>2017</v>
       </c>
       <c r="G20" t="s">
         <v>82</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.17</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>83</v>
       </c>
       <c r="B21" t="s">
         <v>84</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>11</v>
       </c>