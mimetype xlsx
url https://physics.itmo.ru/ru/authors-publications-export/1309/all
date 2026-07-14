--- v4 (2026-06-14)
+++ v5 (2026-07-14)
@@ -167,84 +167,84 @@
   <si>
     <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
   <si>
     <t>Emission rate studying through nanodiamonds with embedded nitrogen vacancy centers</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Fedor Benimetskiy, Dmitry Pidgayko, Polina Kapitanova, Vitaly Yaroshenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>1092 (1)</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012171</t>
   </si>
   <si>
+    <t>Circularly polarized antenna for coherent manipulation of NV-centers in diamond</t>
+  </si>
+  <si>
+    <t>Vitaly Yaroshenko, Anastasia Zalogina, Dmitriy Zuev, Polina Kapitanova</t>
+  </si>
+  <si>
+    <t>012168</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012168</t>
+  </si>
+  <si>
+    <t>Nanometer scale metal-organic framework nanoparticles for optical application</t>
+  </si>
+  <si>
+    <t>Alexandre Nomine, S A Sapchenko, J Ghanbaja, S Bruyère, Anastasia Zalogina, Pavel Trofimov, Andrey Krasilin</t>
+  </si>
+  <si>
+    <t>012090</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012090</t>
+  </si>
+  <si>
     <t>Second harmonic generation from metal-organic framework derivatives</t>
   </si>
   <si>
     <t>Pavel Trofimov, S A Sapchenko, Anastasia Zalogina</t>
   </si>
   <si>
     <t>012091</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012091</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1088/1742-6596/1092/1/012090</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>Laser deposition of resonant silicon nanoparticles on perovskite for photoluminescence enhancement</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Anastasia Zalogina, Dmitry Zuev, Mikhail Omelyanovich, Arthur Ishteev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012053</t>
   </si>
   <si>
     <t>Effect of dipole orientation on Purcell factor for the quantum emitter near silicon nanoparticle</t>
   </si>