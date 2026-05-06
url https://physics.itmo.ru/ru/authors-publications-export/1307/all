--- v3 (2026-03-14)
+++ v4 (2026-05-06)
@@ -41,89 +41,89 @@
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Deep Learning-Assisted 17-Segment Myocardial Scar Segmentation and Analysis</t>
+  </si>
+  <si>
+    <t>Валид Аль-Хайдри, Анатолий Левчук, Ксения Белоусова, Екатерина Бруй</t>
+  </si>
+  <si>
+    <t>2025 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
+  </si>
+  <si>
+    <t>333-336</t>
+  </si>
+  <si>
+    <t>10.1109/usbereit65494.2025.11054222</t>
+  </si>
+  <si>
+    <t>Feasibility of Neural Network-Assisted T2 Mapping Utilizing Bloch Equation Simulations for Training Dataset Generation</t>
+  </si>
+  <si>
+    <t>Zilia Badrieva, Anna Konanykhina , Ekaterina Brui</t>
+  </si>
+  <si>
+    <t>330-332</t>
+  </si>
+  <si>
+    <t>10.1109/usbereit65494.2025.11054201</t>
+  </si>
+  <si>
     <t>Deep Learning-Based Quantitative T1 Mapping of the Brain for a Digital MRI Phantom: preliminary study</t>
   </si>
   <si>
     <t>Ksenia  Belousova, Zilia Badrieva, Julia  Pisareva, Nikita Babich, Dmitriy Agapov, Olga Pavlova, Ekaterina Brui, Waleed  Alhaidri</t>
   </si>
   <si>
-    <t>2025 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
-[...1 lines deleted...]
-  <si>
     <t>276-279</t>
   </si>
   <si>
     <t>10.1109/usbereit65494.2025.11054261</t>
   </si>
   <si>
-    <t>Deep Learning-Assisted 17-Segment Myocardial Scar Segmentation and Analysis</t>
-[...22 lines deleted...]
-  <si>
     <t>A concept of volume wireless receive-only coil for 1.5T MRI</t>
   </si>
   <si>
     <t>Aleksandr Fedotov, Pavel Tikhonov, Viktor Puchnin, Ekaterina Brui, Anatolii Levchuk,  Ayshat Karavaeva, Alena Shchelokova, Georgiy Solomakha, Anna Hurshkainen</t>
   </si>
   <si>
     <t>Journal of Magnetic Resonance</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2025.107841</t>
   </si>
   <si>
     <t>Deep learning-assisted framework for automation of lumbar vertebral body segmentation, measurement, and deformity detection in MR images</t>
   </si>
   <si>
     <t>Waleed  Alhaidri, Aynur Akhatov, Indira Usmanova, Farkhad Salimov, Mohammed Al-Habeeb, Kamil A. Il’yasov, Ekaterina Brui</t>
   </si>
   <si>
     <t>Biomedical Signal Processing and Control</t>
   </si>
   <si>
     <t>10.1016/j.bspc.2025.107770</t>
   </si>
   <si>
     <t>Quantitative analysis of myocardial fibrosis using a deep learning-based framework applied to the 17-Segment model</t>
@@ -254,69 +254,69 @@
   <si>
     <t>10.3390/photonics10070757</t>
   </si>
   <si>
     <t>CNN‐based fully automatic wrist cartilage volume quantification in MR images: A comparative analysis between different CNN architectures</t>
   </si>
   <si>
     <t>Nikita Vladimirov, Ekaterina Brui, Anatolii Levchuk, Waleed  Alhaidri</t>
   </si>
   <si>
     <t>10.1002/mrm.29671</t>
   </si>
   <si>
     <t>Применение высокоселективных радиочастотных импульсов для магнитно-резонансной томографии молочных желез</t>
   </si>
   <si>
     <t>Зиля  Бадриева , Анна Андрейченко, Екатерина Бруй</t>
   </si>
   <si>
     <t>Медицинская техника</t>
   </si>
   <si>
     <t>с. 49-52</t>
   </si>
   <si>
+    <t>Fully automatic segmentation of post-infarction fibrosis in post-contrast magnetic resonance images of heart : preliminary study</t>
+  </si>
+  <si>
+    <t>Anatolii Levchuk, Anton Ryzhkov, Nikita Vladimirov, Igor Yu. Matveev, Ekaterina Brui</t>
+  </si>
+  <si>
+    <t>2022 IEEE International Multi-Conference on Engineering, Computer and Information Sciences (SIBIRCON)</t>
+  </si>
+  <si>
+    <t>10.1109/sibircon56155.2022.10017080</t>
+  </si>
+  <si>
     <t>Effect of multi-slice MESE acquisition on inter-slice T2 variability</t>
   </si>
   <si>
     <t>Zilia Badrieva, Ekaterina Brui, Charles-Alexis de Manenne, Stanislas Rapacchi, Thomas Troalen</t>
   </si>
   <si>
-    <t>2022 IEEE International Multi-Conference on Engineering, Computer and Information Sciences (SIBIRCON)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/sibircon56155.2022.10017041</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1109/sibircon56155.2022.10017080</t>
   </si>
   <si>
     <t>Assessing Safety and Transceive Performance of a Body Coil Combined with a Volumetric Wireless Coil for Wrist MRI at 3 T</t>
   </si>
   <si>
     <t>Aleksei Nasonov, Pavel Tikhonov, Alena Shchelokova, Ekaterina Brui</t>
   </si>
   <si>
     <t>Applied Magnetic Resonance</t>
   </si>
   <si>
     <t>1597-1607</t>
   </si>
   <si>
     <t>10.1007/s00723-022-01502-x</t>
   </si>
   <si>
     <t>Volumetric wireless coil for wrist MRI at 1.5 T as a practical alternative to Tx/Rx extremity coil: a comparative study</t>
   </si>
   <si>
     <t>Ekaterina Brui, Georgiy Solomakha, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2022.107209</t>
   </si>