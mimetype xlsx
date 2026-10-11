--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -12,308 +12,320 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Accuracy and homogeneity of dictionary-based T2-mapping dedicated to single slice and multi-slice multi-echo turbo-spin echo imaging</t>
   </si>
   <si>
-    <t>Zilia Badrieva, Charles-Alexis de Mayenne, Thomas Troalen, Ekaterina Brui</t>
+    <t>Zilia Мурзина (Badrieva), Charles-Alexis de Mayenne, Thomas Troalen, Ekaterina Brui</t>
   </si>
   <si>
     <t>Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>10.1016/j.mri.2026.110723</t>
   </si>
   <si>
+    <t>Улучшение количественных параметров МРТ сердца при 3 Тл с использованием подкладок на основе метаповерхностей</t>
+  </si>
+  <si>
+    <t>Лейла Шарипова, Зиля  Мурзина (Бадриева),  Лукин М.В., Екатерина Бруй, Алёна Щелокова</t>
+  </si>
+  <si>
+    <t>Биомедицинская радиоэлектроника</t>
+  </si>
+  <si>
+    <t>10.18127/j15604136-202604-03</t>
+  </si>
+  <si>
+    <t>Feasibility of Neural Network-Assisted T2 Mapping Utilizing Bloch Equation Simulations for Training Dataset Generation</t>
+  </si>
+  <si>
+    <t>Zilia Мурзина (Badrieva), Anna Konanykhina , Ekaterina Brui</t>
+  </si>
+  <si>
+    <t>2025 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
+  </si>
+  <si>
+    <t>330-332</t>
+  </si>
+  <si>
+    <t>10.1109/usbereit65494.2025.11054201</t>
+  </si>
+  <si>
     <t>Deep Learning-Based Quantitative T1 Mapping of the Brain for a Digital MRI Phantom: preliminary study</t>
   </si>
   <si>
-    <t>Ksenia  Belousova, Zilia Badrieva, Julia  Pisareva, Nikita Babich, Dmitriy Agapov, Olga Pavlova, Ekaterina Brui, Waleed  Alhaidri</t>
-[...2 lines deleted...]
-    <t>2025 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
+    <t>Ksenia  Belousova, Zilia Мурзина (Badrieva), Julia  Pisareva, Nikita Babich, Dmitriy Agapov, Olga Pavlova, Ekaterina Brui, Waleed  Alhaidri</t>
   </si>
   <si>
     <t>276-279</t>
   </si>
   <si>
     <t>10.1109/usbereit65494.2025.11054261</t>
   </si>
   <si>
     <t>Deep Learning-Assisted 17-Segment Myocardial Scar Segmentation and Analysis</t>
   </si>
   <si>
     <t>Валид Аль-Хайдри, Анатолий Левчук, Ксения Белоусова, Екатерина Бруй</t>
   </si>
   <si>
     <t>333-336</t>
   </si>
   <si>
     <t>10.1109/usbereit65494.2025.11054222</t>
   </si>
   <si>
-    <t>Feasibility of Neural Network-Assisted T2 Mapping Utilizing Bloch Equation Simulations for Training Dataset Generation</t>
-[...10 lines deleted...]
-  <si>
     <t>A concept of volume wireless receive-only coil for 1.5T MRI</t>
   </si>
   <si>
     <t>Aleksandr Fedotov, Pavel Tikhonov, Viktor Puchnin, Ekaterina Brui, Anatolii Levchuk,  Ayshat Karavaeva, Alena Shchelokova, Georgiy Solomakha, Anna Hurshkainen</t>
   </si>
   <si>
     <t>Journal of Magnetic Resonance</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2025.107841</t>
   </si>
   <si>
     <t>Deep learning-assisted framework for automation of lumbar vertebral body segmentation, measurement, and deformity detection in MR images</t>
   </si>
   <si>
     <t>Waleed  Alhaidri, Aynur Akhatov, Indira Usmanova, Farkhad Salimov, Mohammed Al-Habeeb, Kamil A. Il’yasov, Ekaterina Brui</t>
   </si>
   <si>
     <t>Biomedical Signal Processing and Control</t>
   </si>
   <si>
     <t>10.1016/j.bspc.2025.107770</t>
   </si>
   <si>
+    <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
+  </si>
+  <si>
+    <t>Arina A. Efimova, Zilia Мурзина (Badrieva), Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
+  </si>
+  <si>
+    <t>ACS Applied Bio Materials</t>
+  </si>
+  <si>
+    <t>1493–1502</t>
+  </si>
+  <si>
+    <t>10.1021/acsabm.4c01705</t>
+  </si>
+  <si>
     <t>Quantitative analysis of myocardial fibrosis using a deep learning-based framework applied to the 17-Segment model</t>
   </si>
   <si>
     <t>Waleed  Alhaidri, Anatolii Levchuk, Nikita Zotov, Ksenia  Belousova, Anton Ryzhkov, Maksim Lukin, Ekaterina Brui</t>
   </si>
   <si>
     <t>10.1016/j.bspc.2025.107555</t>
   </si>
   <si>
-    <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
-[...13 lines deleted...]
-  <si>
     <t>Copper-Doped Carbon Nanoparticles as a Two-Modal Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>E. A. Stepanidenko, A. A. Vedernikova, S. O. Ondar, Zilia Badrieva, Ekaterina Brui, M. D. Miruschenko, O. V. Volina, A. V. Koroleva, E. V. Zhizhin, E. V. Ushakova</t>
+    <t>E. A. Stepanidenko, A. A. Vedernikova, S. O. Ondar, Zilia Мурзина (Badrieva), Ekaterina Brui, M. D. Miruschenko, O. V. Volina, A. V. Koroleva, E. V. Zhizhin, E. V. Ushakova</t>
   </si>
   <si>
     <t>Optics and Spectroscopy</t>
   </si>
   <si>
     <t>409-415</t>
   </si>
   <si>
     <t>10.1134/s0030400x24040155</t>
   </si>
   <si>
     <t>Deep-learning based localization of Myocardial Fibrosis in CMR images</t>
   </si>
   <si>
     <t>Waleed  Alhaidri, Anatolii Levchuk, Nikita Zotov, Anton Ryzhkov, Ekaterina Brui</t>
   </si>
   <si>
     <t>2024 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
   </si>
   <si>
     <t>174-177</t>
   </si>
   <si>
     <t>10.1109/usbereit61901.2024.10584045</t>
   </si>
   <si>
     <t>Dictionary-based T2-mapping with multi-echo turbo-spin echo</t>
   </si>
   <si>
-    <t>Zilia Badrieva, Ekaterina Brui, Charles-Alexis Mayenne, Stanislas Rapacchi, Thomas Troalen</t>
+    <t>Zilia Мурзина (Badrieva), Ekaterina Brui, Charles-Alexis Mayenne, Stanislas Rapacchi, Thomas Troalen</t>
   </si>
   <si>
     <t>10.21203/rs.3.rs-4528325/v1</t>
   </si>
   <si>
     <t>Автоматический и полуавтоматический метод сегментации постинфарктного кардиосклероза по данным магнитно-резонансной томографии с отсроченным контрастированием</t>
   </si>
   <si>
     <t>Анатолий Левчук, Антон  Рыжков , M.S. Baev, Валид Аль-Хайдри, Екатерина Бруй</t>
   </si>
   <si>
     <t>Biomedical Radioelectronics</t>
   </si>
   <si>
     <t>13-27</t>
   </si>
   <si>
     <t>10.18127/j15604136-202403-02</t>
   </si>
   <si>
     <t>Легированные гадолинием углеродные точки с излучением в длинноволновой области спектра для двухмодальной визуализации</t>
   </si>
   <si>
-    <t>Анастасия Ефимова, Зиля  Бадриева , Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
+    <t>Анастасия Ефимова, Зиля  Мурзина (Бадриева), Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
   </si>
   <si>
     <t>Оптический журнал</t>
   </si>
   <si>
     <t>5-17</t>
   </si>
   <si>
     <t>10.17586/1023-5086-2024-91-06-5-17</t>
   </si>
   <si>
     <t>Mitigating slice cross‐talk in multi‐slice multi‐echo spin echo T2 mapping</t>
   </si>
   <si>
-    <t>Ekaterina Brui, Zilia Badrieva, Charles‐Alexis de Mayenne, Stanislas Rapacchi, Thomas Troalen</t>
+    <t>Ekaterina Brui, Zilia Мурзина (Badrieva), Charles‐Alexis de Mayenne, Stanislas Rapacchi, Thomas Troalen</t>
   </si>
   <si>
     <t>Magnetic Resonance in Medicine</t>
   </si>
   <si>
     <t>10.1002/mrm.29987</t>
   </si>
   <si>
     <t>Deep Learning -Based Algorithm for MRI Lumbar Vertebrae Instance Segmentation</t>
   </si>
   <si>
     <t>Waleed  Alhaidri, Ekaterina Brui, Indira Usmanova, Farkhad Salimov, Ainur Akhatov, Mohammed Al-Habeeb, Kamil A. Il'yasov</t>
   </si>
   <si>
     <t>2023 IEEE Ural-Siberian Conference on Computational Technologies in Cognitive Science, Genomics and Biomedicine (CSGB)</t>
   </si>
   <si>
     <t>10.1109/csgb60362.2023.10329828</t>
   </si>
   <si>
     <t>Manganese-Doped Carbon Dots as a Promising Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Badrieva, Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
+    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Мурзина (Badrieva), Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics10070757</t>
   </si>
   <si>
     <t>CNN‐based fully automatic wrist cartilage volume quantification in MR images: A comparative analysis between different CNN architectures</t>
   </si>
   <si>
     <t>Nikita Vladimirov, Ekaterina Brui, Anatolii Levchuk, Waleed  Alhaidri</t>
   </si>
   <si>
     <t>10.1002/mrm.29671</t>
   </si>
   <si>
     <t>Применение высокоселективных радиочастотных импульсов для магнитно-резонансной томографии молочных желез</t>
   </si>
   <si>
-    <t>Зиля  Бадриева , Анна Андрейченко, Екатерина Бруй</t>
+    <t>Зиля  Мурзина (Бадриева), Анна Андрейченко, Екатерина Бруй</t>
   </si>
   <si>
     <t>Медицинская техника</t>
   </si>
   <si>
     <t>с. 49-52</t>
   </si>
   <si>
     <t>Effect of multi-slice MESE acquisition on inter-slice T2 variability</t>
   </si>
   <si>
-    <t>Zilia Badrieva, Ekaterina Brui, Charles-Alexis de Manenne, Stanislas Rapacchi, Thomas Troalen</t>
+    <t>Zilia Мурзина (Badrieva), Ekaterina Brui, Charles-Alexis de Manenne, Stanislas Rapacchi, Thomas Troalen</t>
   </si>
   <si>
     <t>2022 IEEE International Multi-Conference on Engineering, Computer and Information Sciences (SIBIRCON)</t>
   </si>
   <si>
     <t>10.1109/sibircon56155.2022.10017041</t>
   </si>
   <si>
     <t>Fully automatic segmentation of post-infarction fibrosis in post-contrast magnetic resonance images of heart : preliminary study</t>
   </si>
   <si>
     <t>Anatolii Levchuk, Anton Ryzhkov, Nikita Vladimirov, Igor Yu. Matveev, Ekaterina Brui</t>
   </si>
   <si>
     <t>10.1109/sibircon56155.2022.10017080</t>
   </si>
   <si>
     <t>Assessing Safety and Transceive Performance of a Body Coil Combined with a Volumetric Wireless Coil for Wrist MRI at 3 T</t>
   </si>
   <si>
     <t>Aleksei Nasonov, Pavel Tikhonov, Alena Shchelokova, Ekaterina Brui</t>
   </si>
   <si>
     <t>Applied Magnetic Resonance</t>
   </si>
@@ -881,60 +893,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="187.526" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="303.069" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="314.923" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -968,1038 +980,1063 @@
         <v>110723</v>
       </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>2.1</v>
       </c>
       <c r="I2">
         <v>0.6</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3"/>
-      <c r="E3" t="s">
+      <c r="D3">
+        <v>4</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2026</v>
+      </c>
+      <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="F3">
-[...5 lines deleted...]
-      <c r="H3"/>
+      <c r="H3">
+        <v>0.5</v>
+      </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>107841</v>
       </c>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
-      <c r="H6">
-[...4 lines deleted...]
-      </c>
+      <c r="H6"/>
+      <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7">
-        <v>106</v>
+        <v>374</v>
       </c>
       <c r="E7">
-        <v>107770</v>
+        <v>107841</v>
       </c>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
-      <c r="H7"/>
-      <c r="I7"/>
+      <c r="H7">
+        <v>2.23</v>
+      </c>
+      <c r="I7">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E8">
-        <v>107555</v>
+        <v>107770</v>
       </c>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H9">
         <v>4.94</v>
       </c>
       <c r="I9">
         <v>0.9</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D10">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="E10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E10">
+        <v>107555</v>
+      </c>
+      <c r="F10">
+        <v>2025</v>
+      </c>
+      <c r="G10" t="s">
         <v>45</v>
       </c>
-      <c r="F10">
-[...4 lines deleted...]
-      </c>
       <c r="H10">
-        <v>0.89</v>
+        <v>5.86</v>
       </c>
       <c r="I10">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11">
+        <v>132</v>
+      </c>
+      <c r="E11" t="s">
         <v>49</v>
-      </c>
-[...2 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="I11"/>
+        <v>50</v>
+      </c>
+      <c r="H11">
+        <v>0.89</v>
+      </c>
+      <c r="I11">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="C12"/>
       <c r="D12"/>
-      <c r="E12"/>
+      <c r="E12" t="s">
+        <v>54</v>
+      </c>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C13" t="s">
         <v>57</v>
       </c>
-      <c r="D13">
-[...4 lines deleted...]
-      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
       <c r="F13">
         <v>2024</v>
       </c>
       <c r="G13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>61</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14">
+        <v>27</v>
+      </c>
+      <c r="E14" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F14">
         <v>2024</v>
       </c>
       <c r="G14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>66</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15">
+        <v>91</v>
+      </c>
+      <c r="E15" t="s">
         <v>67</v>
       </c>
-      <c r="D15"/>
-      <c r="E15"/>
       <c r="F15">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G15" t="s">
         <v>68</v>
       </c>
-      <c r="H15">
-[...4 lines deleted...]
-      </c>
+      <c r="H15"/>
+      <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>70</v>
       </c>
       <c r="C16" t="s">
         <v>71</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>2023</v>
       </c>
       <c r="G16" t="s">
         <v>72</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
+      <c r="H16">
+        <v>4.67</v>
+      </c>
+      <c r="I16">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>74</v>
       </c>
       <c r="C17" t="s">
         <v>75</v>
       </c>
-      <c r="D17">
-[...4 lines deleted...]
-      </c>
+      <c r="D17"/>
+      <c r="E17"/>
       <c r="F17">
         <v>2023</v>
       </c>
       <c r="G17" t="s">
         <v>76</v>
       </c>
-      <c r="H17">
-[...4 lines deleted...]
-      </c>
+      <c r="H17"/>
+      <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="E18"/>
+        <v>79</v>
+      </c>
+      <c r="D18">
+        <v>10</v>
+      </c>
+      <c r="E18">
+        <v>757</v>
+      </c>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H18">
-        <v>3.74</v>
+        <v>2.54</v>
       </c>
       <c r="I18">
-        <v>1.5</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="D19"/>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E19"/>
       <c r="F19">
         <v>2023</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-      <c r="I19"/>
+      <c r="G19" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19">
+        <v>3.74</v>
+      </c>
+      <c r="I19">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
       <c r="C20" t="s">
         <v>86</v>
       </c>
       <c r="D20"/>
-      <c r="E20"/>
+      <c r="E20" t="s">
+        <v>87</v>
+      </c>
       <c r="F20">
         <v>2023</v>
       </c>
-      <c r="G20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>2023</v>
       </c>
       <c r="G21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-      <c r="E22" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22">
+        <v>2023</v>
+      </c>
+      <c r="G22" t="s">
         <v>94</v>
       </c>
-      <c r="F22">
-[...10 lines deleted...]
-      </c>
+      <c r="H22"/>
+      <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
         <v>96</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>97</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>107209</v>
+        <v>53</v>
+      </c>
+      <c r="E23" t="s">
+        <v>98</v>
       </c>
       <c r="F23">
         <v>2022</v>
       </c>
       <c r="G23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H23">
-        <v>2.73</v>
+        <v>0.83</v>
       </c>
       <c r="I23">
-        <v>0.82</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>32</v>
       </c>
       <c r="D24">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="E24" t="s">
+        <v>339</v>
+      </c>
+      <c r="E24">
+        <v>107209</v>
+      </c>
+      <c r="F24">
+        <v>2022</v>
+      </c>
+      <c r="G24" t="s">
         <v>102</v>
       </c>
-      <c r="F24">
-[...5 lines deleted...]
-      <c r="H24"/>
+      <c r="H24">
+        <v>2.73</v>
+      </c>
       <c r="I24">
-        <v>0.21</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
         <v>104</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>105</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25">
+        <v>2015</v>
+      </c>
+      <c r="E25" t="s">
         <v>106</v>
       </c>
-      <c r="D25">
-[...2 lines deleted...]
-      <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>107</v>
       </c>
       <c r="H25"/>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>109</v>
       </c>
       <c r="C26" t="s">
         <v>110</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>9</v>
+      </c>
       <c r="E26"/>
       <c r="F26">
         <v>2021</v>
       </c>
       <c r="G26" t="s">
         <v>111</v>
       </c>
-      <c r="H26">
-[...4 lines deleted...]
-      </c>
+      <c r="H26"/>
+      <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>113</v>
       </c>
       <c r="C27" t="s">
         <v>114</v>
       </c>
-      <c r="D27">
-[...2 lines deleted...]
-      <c r="E27" t="s">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
+        <v>2021</v>
+      </c>
+      <c r="G27" t="s">
         <v>115</v>
       </c>
-      <c r="F27">
-[...5 lines deleted...]
-      <c r="H27"/>
+      <c r="H27">
+        <v>2.31</v>
+      </c>
       <c r="I27">
-        <v>0.19</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
         <v>117</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>118</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28">
+        <v>2300</v>
+      </c>
+      <c r="E28" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F28">
         <v>2020</v>
       </c>
       <c r="G28" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="H28"/>
       <c r="I28">
-        <v>1.28</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
         <v>122</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>123</v>
       </c>
-      <c r="C29" t="s">
-[...5 lines deleted...]
-      <c r="E29"/>
+      <c r="D29">
+        <v>33</v>
+      </c>
+      <c r="E29" t="s">
+        <v>124</v>
+      </c>
       <c r="F29">
         <v>2020</v>
       </c>
       <c r="G29" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H29">
         <v>4.04</v>
       </c>
       <c r="I29">
         <v>1.28</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>127</v>
+      </c>
+      <c r="C30" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" t="s">
         <v>124</v>
       </c>
-      <c r="B30" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E30"/>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H30"/>
+        <v>125</v>
+      </c>
+      <c r="H30">
+        <v>4.04</v>
+      </c>
       <c r="I30">
-        <v>0.23</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>129</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D31">
         <v>1461</v>
       </c>
       <c r="E31" t="s">
         <v>130</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>131</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0.23</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>133</v>
       </c>
       <c r="C32" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32">
+        <v>1461</v>
+      </c>
+      <c r="E32" t="s">
         <v>134</v>
       </c>
-      <c r="D32"/>
-      <c r="E32"/>
       <c r="F32">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="G32" t="s">
         <v>135</v>
       </c>
       <c r="H32"/>
-      <c r="I32"/>
+      <c r="I32">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>137</v>
       </c>
       <c r="C33" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D33" t="s">
         <v>138</v>
       </c>
-      <c r="E33">
-[...1 lines deleted...]
-      </c>
+      <c r="D33"/>
+      <c r="E33"/>
       <c r="F33">
         <v>2018</v>
       </c>
       <c r="G33" t="s">
         <v>139</v>
       </c>
       <c r="H33"/>
-      <c r="I33">
-[...1 lines deleted...]
-      </c>
+      <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>141</v>
       </c>
       <c r="C34" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" t="s">
         <v>142</v>
       </c>
-      <c r="D34">
-[...3 lines deleted...]
-        <v>143</v>
+      <c r="E34">
+        <v>12015</v>
       </c>
       <c r="F34">
         <v>2018</v>
       </c>
       <c r="G34" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="H34"/>
       <c r="I34">
-        <v>0.5</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
         <v>145</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>146</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
-        <v>1092</v>
+        <v>108</v>
       </c>
       <c r="E35" t="s">
         <v>147</v>
       </c>
       <c r="F35">
         <v>2018</v>
       </c>
       <c r="G35" t="s">
         <v>148</v>
       </c>
-      <c r="H35"/>
+      <c r="H35">
+        <v>1.41</v>
+      </c>
       <c r="I35">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>149</v>
       </c>
       <c r="B36" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C36" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>105</v>
+      </c>
+      <c r="D36">
+        <v>1092</v>
       </c>
       <c r="E36" t="s">
         <v>151</v>
       </c>
       <c r="F36">
         <v>2018</v>
       </c>
       <c r="G36" t="s">
         <v>152</v>
       </c>
-      <c r="H36">
-[...1 lines deleted...]
-      </c>
+      <c r="H36"/>
       <c r="I36">
-        <v>1.71</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
+        <v>150</v>
+      </c>
+      <c r="C37" t="s">
+        <v>123</v>
+      </c>
+      <c r="D37" t="s">
         <v>154</v>
       </c>
-      <c r="C37" t="s">
+      <c r="E37" t="s">
         <v>155</v>
       </c>
-      <c r="D37"/>
-      <c r="E37"/>
       <c r="F37">
         <v>2018</v>
       </c>
       <c r="G37" t="s">
         <v>156</v>
       </c>
-      <c r="H37"/>
-      <c r="I37"/>
+      <c r="H37">
+        <v>3.41</v>
+      </c>
+      <c r="I37">
+        <v>1.71</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>158</v>
       </c>
       <c r="C38" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="E38" t="s">
         <v>159</v>
       </c>
+      <c r="D38"/>
+      <c r="E38"/>
       <c r="F38">
         <v>2018</v>
       </c>
       <c r="G38" t="s">
         <v>160</v>
       </c>
-      <c r="H38">
-[...4 lines deleted...]
-      </c>
+      <c r="H38"/>
+      <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>162</v>
       </c>
       <c r="C39" t="s">
+        <v>71</v>
+      </c>
+      <c r="D39">
+        <v>80</v>
+      </c>
+      <c r="E39" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>1700788</v>
       </c>
       <c r="F39">
         <v>2018</v>
       </c>
       <c r="G39" t="s">
         <v>164</v>
       </c>
       <c r="H39">
-        <v>1.8</v>
+        <v>3.86</v>
       </c>
       <c r="I39">
-        <v>0.65</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>165</v>
       </c>
       <c r="B40" t="s">
         <v>166</v>
       </c>
       <c r="C40" t="s">
         <v>167</v>
       </c>
       <c r="D40">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="E40" t="s">
+        <v>215</v>
+      </c>
+      <c r="E40">
+        <v>1700788</v>
+      </c>
+      <c r="F40">
+        <v>2018</v>
+      </c>
+      <c r="G40" t="s">
         <v>168</v>
       </c>
-      <c r="F40">
-[...4 lines deleted...]
-      </c>
       <c r="H40">
-        <v>1.78</v>
+        <v>1.8</v>
       </c>
       <c r="I40">
-        <v>0.54</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C41" t="s">
         <v>171</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D41">
+        <v>56</v>
+      </c>
+      <c r="E41" t="s">
         <v>172</v>
       </c>
-      <c r="E41" t="s">
+      <c r="F41">
+        <v>2017</v>
+      </c>
+      <c r="G41" t="s">
         <v>173</v>
       </c>
-      <c r="F41">
+      <c r="H41">
+        <v>1.78</v>
+      </c>
+      <c r="I41">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" t="s">
+        <v>170</v>
+      </c>
+      <c r="C42" t="s">
+        <v>175</v>
+      </c>
+      <c r="D42" t="s">
+        <v>176</v>
+      </c>
+      <c r="E42" t="s">
+        <v>177</v>
+      </c>
+      <c r="F42">
         <v>2016</v>
       </c>
-      <c r="G41"/>
-[...1 lines deleted...]
-      <c r="I41"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>