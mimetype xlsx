--- v2 (2026-03-20)
+++ v3 (2026-05-16)
@@ -245,168 +245,168 @@
   <si>
     <t>Semiconductors</t>
   </si>
   <si>
     <t>1942-1945</t>
   </si>
   <si>
     <t>10.1134/s1063782619140197</t>
   </si>
   <si>
     <t>Resonant dielectric waveguide-based nanostructure for efficient interaction with color centers in nanodiamonds</t>
   </si>
   <si>
     <t>Olga Sergaeva, Roman Savelev</t>
   </si>
   <si>
     <t>Nanosystems: Physics, Chemistry, Mathematics</t>
   </si>
   <si>
     <t>266-272</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2019-10-3-266-272</t>
   </si>
   <si>
+    <t>Ultrafast excitation of conduction-band electrons by high-intensity ultrashort laser pulses in band-gap solids: Vinogradov equation versus Drude model</t>
+  </si>
+  <si>
+    <t>Journal of the Optical Society of America B: Optical Physics</t>
+  </si>
+  <si>
+    <t>35 (11)</t>
+  </si>
+  <si>
+    <t>10.1364/JOSAB.35.002895</t>
+  </si>
+  <si>
+    <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Olga Sergaeva</t>
+  </si>
+  <si>
+    <t>IEEE - 2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/PIERS.2017.8262431</t>
+  </si>
+  <si>
     <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
   </si>
   <si>
-    <t>Roman Savelev, Olga Sergaeva</t>
-[...1 lines deleted...]
-  <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012066</t>
   </si>
   <si>
     <t>Ultrafast modification of band structure of wide-band-gap solids by ultrashort pulses of laser-driven electron oscillations</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>98 (11)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.115202</t>
   </si>
   <si>
     <t>Nonlinear core-shell Yagi-Uda nanoantenna for highly tunable directive emission</t>
   </si>
   <si>
     <t>IEEE - 2017 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>JTh2A. 13</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
   </si>
   <si>
-    <t>Ultrafast excitation of conduction-band electrons by high-intensity ultrashort laser pulses in band-gap solids: Vinogradov equation versus Drude model</t>
-[...17 lines deleted...]
-    <t>10.1109/PIERS.2017.8262431</t>
+    <t>Sub-surface Layer of Silicon Singe Crystal Periodically Nanostructured by Near-infrared Femtosecond Laser Pulses</t>
+  </si>
+  <si>
+    <t>CLEO Pacific Rim Conference 2018</t>
+  </si>
+  <si>
+    <t>W4B.3</t>
+  </si>
+  <si>
+    <t>10.1364/CLEOPR.2018.W4B.3</t>
   </si>
   <si>
     <t>Influence of crystal structure on the ultrafast ionization of cubic wide-band-gap crystals by ultrashort laser pulses</t>
   </si>
   <si>
     <t>IEEE - 2018 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>SM3O.4</t>
   </si>
   <si>
     <t>10.1364/CLEO_SI.2018.SM3O.4</t>
   </si>
   <si>
-    <t>Sub-surface Layer of Silicon Singe Crystal Periodically Nanostructured by Near-infrared Femtosecond Laser Pulses</t>
-[...10 lines deleted...]
-  <si>
     <t>Ultrafast mechanism of energy-band modification of wide-band-gap crystals by pondermotive potential of Gaussian ultrashort laser pulse</t>
   </si>
   <si>
     <t>IEEE - 2017 XXXIInd General Assembly and Scientific Symposium of the International Union of Radio Sc</t>
   </si>
   <si>
     <t>10.23919/URSIGASS.2017.8105005</t>
   </si>
   <si>
     <t>Simulations of ultrafast laser-induced excitation and heating of electron sub-system of semiconductors with the Vinogradov equation and multi-band Keldysh formula</t>
   </si>
   <si>
     <t>10.23919/URSIGASS.2017.8105007</t>
   </si>
   <si>
     <t>Dynamically reconfigurable metal-semiconductor Yagi-Uda nanoantenna</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.95.235409</t>
   </si>
   <si>
+    <t>Beyond the drude approach: a Keldysh-Vinogradov model of dynamics of ultrafast laser-induced electron excitation</t>
+  </si>
+  <si>
+    <t>STh4J.6</t>
+  </si>
+  <si>
+    <t>10.1364/CLEO_SI.2017.STh4J.6</t>
+  </si>
+  <si>
     <t>Modification of energy bands of a dielectric crystal by pondermotive potential of Gaussian ultrashort laser pulse</t>
   </si>
   <si>
     <t>JTh2A.28</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2017.JTh2A.28</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1364/CLEO_SI.2017.STh4J.6</t>
   </si>
   <si>
     <t>Численное моделирование процессов плавления и кристаллизации металлов при воздействии ультракоротких лазерных импульсов</t>
   </si>
   <si>
     <t>Ольга Сергаева</t>
   </si>
   <si>
     <t>Перспективные материалы</t>
   </si>
   <si>
     <t>Modeling of thin Cr film oxidation under the action of ultrashort laser pulses</t>
   </si>
   <si>
     <t>Yakovlev E. B., Olga Sergaeva,  Yarchuk M. V.</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>10.1117/12.2053178</t>
   </si>
   <si>
     <t>Modeling of metals melting and cristallization under the action of ultrashort laser pulse</t>
   </si>
@@ -1243,167 +1243,167 @@
         <v>73</v>
       </c>
       <c r="C18" t="s">
         <v>74</v>
       </c>
       <c r="D18">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="F18">
         <v>2019</v>
       </c>
       <c r="G18" t="s">
         <v>76</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" t="s">
         <v>78</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>79</v>
       </c>
-      <c r="D19">
-[...1 lines deleted...]
-      </c>
       <c r="E19">
-        <v>12066</v>
+        <v>2895</v>
       </c>
       <c r="F19">
         <v>2018</v>
       </c>
       <c r="G19" t="s">
         <v>80</v>
       </c>
-      <c r="H19"/>
+      <c r="H19">
+        <v>2.05</v>
+      </c>
       <c r="I19">
-        <v>0.24</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>81</v>
       </c>
       <c r="B20" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>83</v>
       </c>
+      <c r="D20"/>
       <c r="E20">
-        <v>115202</v>
+        <v>3858</v>
       </c>
       <c r="F20">
         <v>2018</v>
       </c>
       <c r="G20" t="s">
         <v>84</v>
       </c>
-      <c r="H20">
-[...4 lines deleted...]
-      </c>
+      <c r="H20"/>
+      <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C21" t="s">
         <v>86</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21"/>
+      <c r="D21">
+        <v>929</v>
+      </c>
+      <c r="E21">
+        <v>12066</v>
+      </c>
       <c r="F21">
         <v>2018</v>
       </c>
       <c r="G21" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H21"/>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>35</v>
       </c>
       <c r="C22" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" t="s">
         <v>90</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
-        <v>2895</v>
+        <v>115202</v>
       </c>
       <c r="F22">
         <v>2018</v>
       </c>
       <c r="G22" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="H22">
-        <v>2.05</v>
+        <v>3.74</v>
       </c>
       <c r="I22">
-        <v>0.86</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" t="s">
         <v>93</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>94</v>
       </c>
-      <c r="D23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E23"/>
       <c r="F23">
         <v>2018</v>
       </c>
       <c r="G23" t="s">
         <v>95</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>35</v>
       </c>
       <c r="C24" t="s">
         <v>97</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
         <v>98</v>
       </c>
       <c r="F24">
         <v>2018</v>
@@ -1462,106 +1462,106 @@
       <c r="A27" t="s">
         <v>107</v>
       </c>
       <c r="B27" t="s">
         <v>35</v>
       </c>
       <c r="C27" t="s">
         <v>105</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2017</v>
       </c>
       <c r="G27" t="s">
         <v>108</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C28" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D28">
         <v>95</v>
       </c>
       <c r="E28">
         <v>235409</v>
       </c>
       <c r="F28">
         <v>2017</v>
       </c>
       <c r="G28" t="s">
         <v>110</v>
       </c>
       <c r="H28">
         <v>3.81</v>
       </c>
       <c r="I28">
         <v>2.34</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>111</v>
       </c>
       <c r="B29" t="s">
         <v>35</v>
       </c>
       <c r="C29" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
         <v>112</v>
       </c>
       <c r="F29">
         <v>2017</v>
       </c>
       <c r="G29" t="s">
         <v>113</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>114</v>
       </c>
       <c r="B30" t="s">
         <v>35</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
         <v>115</v>
       </c>
       <c r="F30">
         <v>2017</v>
       </c>
       <c r="G30" t="s">
         <v>116</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>117</v>
       </c>
       <c r="B31" t="s">
         <v>118</v>
       </c>
       <c r="C31" t="s">
         <v>119</v>
       </c>
       <c r="D31">