--- v3 (2026-05-16)
+++ v4 (2026-06-13)
@@ -245,168 +245,168 @@
   <si>
     <t>Semiconductors</t>
   </si>
   <si>
     <t>1942-1945</t>
   </si>
   <si>
     <t>10.1134/s1063782619140197</t>
   </si>
   <si>
     <t>Resonant dielectric waveguide-based nanostructure for efficient interaction with color centers in nanodiamonds</t>
   </si>
   <si>
     <t>Olga Sergaeva, Roman Savelev</t>
   </si>
   <si>
     <t>Nanosystems: Physics, Chemistry, Mathematics</t>
   </si>
   <si>
     <t>266-272</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2019-10-3-266-272</t>
   </si>
   <si>
+    <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Olga Sergaeva</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/929/1/012066</t>
+  </si>
+  <si>
+    <t>Ultrafast modification of band structure of wide-band-gap solids by ultrashort pulses of laser-driven electron oscillations</t>
+  </si>
+  <si>
+    <t>Physical Review B</t>
+  </si>
+  <si>
+    <t>98 (11)</t>
+  </si>
+  <si>
+    <t>10.1103/PhysRevB.98.115202</t>
+  </si>
+  <si>
+    <t>Nonlinear core-shell Yagi-Uda nanoantenna for highly tunable directive emission</t>
+  </si>
+  <si>
+    <t>IEEE - 2017 Conference on Lasers and Electro-Optics (CLEO)</t>
+  </si>
+  <si>
+    <t>JTh2A. 13</t>
+  </si>
+  <si>
+    <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
+  </si>
+  <si>
     <t>Ultrafast excitation of conduction-band electrons by high-intensity ultrashort laser pulses in band-gap solids: Vinogradov equation versus Drude model</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B: Optical Physics</t>
   </si>
   <si>
     <t>35 (11)</t>
   </si>
   <si>
     <t>10.1364/JOSAB.35.002895</t>
   </si>
   <si>
     <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
   </si>
   <si>
-    <t>Roman Savelev, Olga Sergaeva</t>
-[...1 lines deleted...]
-  <si>
     <t>IEEE - 2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262431</t>
   </si>
   <si>
-    <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
-[...31 lines deleted...]
-  <si>
     <t>Sub-surface Layer of Silicon Singe Crystal Periodically Nanostructured by Near-infrared Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>CLEO Pacific Rim Conference 2018</t>
   </si>
   <si>
     <t>W4B.3</t>
   </si>
   <si>
     <t>10.1364/CLEOPR.2018.W4B.3</t>
   </si>
   <si>
     <t>Influence of crystal structure on the ultrafast ionization of cubic wide-band-gap crystals by ultrashort laser pulses</t>
   </si>
   <si>
     <t>IEEE - 2018 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>SM3O.4</t>
   </si>
   <si>
     <t>10.1364/CLEO_SI.2018.SM3O.4</t>
   </si>
   <si>
     <t>Ultrafast mechanism of energy-band modification of wide-band-gap crystals by pondermotive potential of Gaussian ultrashort laser pulse</t>
   </si>
   <si>
     <t>IEEE - 2017 XXXIInd General Assembly and Scientific Symposium of the International Union of Radio Sc</t>
   </si>
   <si>
     <t>10.23919/URSIGASS.2017.8105005</t>
   </si>
   <si>
     <t>Simulations of ultrafast laser-induced excitation and heating of electron sub-system of semiconductors with the Vinogradov equation and multi-band Keldysh formula</t>
   </si>
   <si>
     <t>10.23919/URSIGASS.2017.8105007</t>
   </si>
   <si>
     <t>Dynamically reconfigurable metal-semiconductor Yagi-Uda nanoantenna</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.95.235409</t>
   </si>
   <si>
+    <t>Modification of energy bands of a dielectric crystal by pondermotive potential of Gaussian ultrashort laser pulse</t>
+  </si>
+  <si>
+    <t>JTh2A.28</t>
+  </si>
+  <si>
+    <t>10.1364/CLEO_AT.2017.JTh2A.28</t>
+  </si>
+  <si>
     <t>Beyond the drude approach: a Keldysh-Vinogradov model of dynamics of ultrafast laser-induced electron excitation</t>
   </si>
   <si>
     <t>STh4J.6</t>
   </si>
   <si>
     <t>10.1364/CLEO_SI.2017.STh4J.6</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1364/CLEO_AT.2017.JTh2A.28</t>
   </si>
   <si>
     <t>Численное моделирование процессов плавления и кристаллизации металлов при воздействии ультракоротких лазерных импульсов</t>
   </si>
   <si>
     <t>Ольга Сергаева</t>
   </si>
   <si>
     <t>Перспективные материалы</t>
   </si>
   <si>
     <t>Modeling of thin Cr film oxidation under the action of ultrashort laser pulses</t>
   </si>
   <si>
     <t>Yakovlev E. B., Olga Sergaeva,  Yarchuk M. V.</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>10.1117/12.2053178</t>
   </si>
   <si>
     <t>Modeling of metals melting and cristallization under the action of ultrashort laser pulse</t>
   </si>
@@ -1243,167 +1243,167 @@
         <v>73</v>
       </c>
       <c r="C18" t="s">
         <v>74</v>
       </c>
       <c r="D18">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="F18">
         <v>2019</v>
       </c>
       <c r="G18" t="s">
         <v>76</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D19" t="s">
         <v>79</v>
       </c>
+      <c r="D19">
+        <v>929</v>
+      </c>
       <c r="E19">
-        <v>2895</v>
+        <v>12066</v>
       </c>
       <c r="F19">
         <v>2018</v>
       </c>
       <c r="G19" t="s">
         <v>80</v>
       </c>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
-        <v>0.86</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>81</v>
       </c>
       <c r="B20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" t="s">
         <v>82</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>83</v>
       </c>
-      <c r="D20"/>
       <c r="E20">
-        <v>3858</v>
+        <v>115202</v>
       </c>
       <c r="F20">
         <v>2018</v>
       </c>
       <c r="G20" t="s">
         <v>84</v>
       </c>
-      <c r="H20"/>
-      <c r="I20"/>
+      <c r="H20">
+        <v>3.74</v>
+      </c>
+      <c r="I20">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>86</v>
       </c>
-      <c r="D21">
-[...4 lines deleted...]
-      </c>
+      <c r="D21" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21"/>
       <c r="F21">
         <v>2018</v>
       </c>
       <c r="G21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>35</v>
       </c>
       <c r="C22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E22">
-        <v>115202</v>
+        <v>2895</v>
       </c>
       <c r="F22">
         <v>2018</v>
       </c>
       <c r="G22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H22">
-        <v>3.74</v>
+        <v>2.05</v>
       </c>
       <c r="I22">
-        <v>1.5</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>94</v>
       </c>
-      <c r="E23"/>
+      <c r="D23"/>
+      <c r="E23">
+        <v>3858</v>
+      </c>
       <c r="F23">
         <v>2018</v>
       </c>
       <c r="G23" t="s">
         <v>95</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>35</v>
       </c>
       <c r="C24" t="s">
         <v>97</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
         <v>98</v>
       </c>
       <c r="F24">
         <v>2018</v>
@@ -1462,106 +1462,106 @@
       <c r="A27" t="s">
         <v>107</v>
       </c>
       <c r="B27" t="s">
         <v>35</v>
       </c>
       <c r="C27" t="s">
         <v>105</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2017</v>
       </c>
       <c r="G27" t="s">
         <v>108</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D28">
         <v>95</v>
       </c>
       <c r="E28">
         <v>235409</v>
       </c>
       <c r="F28">
         <v>2017</v>
       </c>
       <c r="G28" t="s">
         <v>110</v>
       </c>
       <c r="H28">
         <v>3.81</v>
       </c>
       <c r="I28">
         <v>2.34</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>111</v>
       </c>
       <c r="B29" t="s">
         <v>35</v>
       </c>
       <c r="C29" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
         <v>112</v>
       </c>
       <c r="F29">
         <v>2017</v>
       </c>
       <c r="G29" t="s">
         <v>113</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>114</v>
       </c>
       <c r="B30" t="s">
         <v>35</v>
       </c>
       <c r="C30" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
         <v>115</v>
       </c>
       <c r="F30">
         <v>2017</v>
       </c>
       <c r="G30" t="s">
         <v>116</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>117</v>
       </c>
       <c r="B31" t="s">
         <v>118</v>
       </c>
       <c r="C31" t="s">
         <v>119</v>
       </c>
       <c r="D31">