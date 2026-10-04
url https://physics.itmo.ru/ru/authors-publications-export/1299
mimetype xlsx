--- v5 (2026-07-20)
+++ v6 (2026-10-04)
@@ -329,105 +329,105 @@
   <si>
     <t>10.23919/eucap48036.2020.9135500</t>
   </si>
   <si>
     <t>Simultaneous suppression of forward and backward light scattering by high-index nanoparticles based on Kerker-like effects</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012158</t>
   </si>
   <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
+    <t>Quasi-isotropic Huygens resonant scatterer in microwaves</t>
+  </si>
+  <si>
+    <t>A. C. Escobar, Andrey Sayanskiy, J. L. Araque-Quijano, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900867</t>
+  </si>
+  <si>
     <t>All-dielectric metamirror for independent and asymmetric wave-front control</t>
   </si>
   <si>
     <t>Mikhail Odit, Andrey Sayanskiy, V. S. Asadchy, Polina Kapitanova, S. A. Tretyakov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/physrevb.100.205136</t>
   </si>
   <si>
     <t>Reflectionless perfect absorber with low angular and polarization sensitivity</t>
   </si>
   <si>
     <t>J. P. del Risco, Andrey Sayanskiy, J. D. Ortiz, Stanislav Glybovski</t>
   </si>
   <si>
-    <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/metamaterials.2019.8900945</t>
   </si>
   <si>
     <t>Self-complementary metasurfaces as efficient tools for polarization sensitive control of THz beams</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Vladimir Lenets, S. Kuznetsov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900847</t>
   </si>
   <si>
     <t>Investigation of surface waves on anisotropic self-complementary metasurfaces</t>
   </si>
   <si>
     <t>Vladimir Lenets, Andrey Sayanskiy, Stanislav Glybovski, E. Martini, J. Baena, S. Maci</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900944</t>
   </si>
   <si>
     <t>Left-handed metamaterials matched to free space through mechanical tuning</t>
   </si>
   <si>
     <t>A. C. Escobar, Andrey Sayanskiy, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900935</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1109/metamaterials.2019.8900867</t>
   </si>
   <si>
     <t>Frequency controllable polarization rotation of THz waves with a self-complementary metasurface</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Sergei A. Kuznetsov, Daria S. Tanygina, Juan P. del Risco, Stanislav Glybovski, Juan D. Baena</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tap.2019.2948738</t>
   </si>
   <si>
     <t>Non-scattering Metasurface-bound Cavities for Field Localization, Enhancement, and Suppression</t>
   </si>
   <si>
     <t>F.S. Cuesta, Andrey Sayanskiy, Vladimir Lenets, X. Ma, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1109/tap.2019.2938661</t>
   </si>
   <si>
     <t>Transparency and perfect absorption of all-dielectric resonant metasurfaces governed by the transverse Kerker effect</t>
   </si>
@@ -1676,164 +1676,164 @@
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" t="s">
         <v>103</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>2020</v>
       </c>
       <c r="G25" t="s">
         <v>104</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>106</v>
       </c>
       <c r="C26" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
       <c r="F26">
         <v>2019</v>
       </c>
       <c r="G26" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="E27"/>
+        <v>54</v>
+      </c>
+      <c r="D27">
+        <v>100</v>
+      </c>
+      <c r="E27">
+        <v>205136</v>
+      </c>
       <c r="F27">
         <v>2019</v>
       </c>
       <c r="G27" t="s">
         <v>111</v>
       </c>
-      <c r="H27"/>
-      <c r="I27"/>
+      <c r="H27">
+        <v>3.58</v>
+      </c>
+      <c r="I27">
+        <v>1.81</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>113</v>
       </c>
       <c r="C28" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28">
         <v>2019</v>
       </c>
       <c r="G28" t="s">
         <v>114</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>116</v>
       </c>
       <c r="C29" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>2019</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>119</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>2019</v>
       </c>
       <c r="G30" t="s">
         <v>120</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>121</v>
       </c>
       <c r="B31" t="s">
         <v>122</v>
       </c>
       <c r="C31" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
         <v>2019</v>
       </c>
       <c r="G31" t="s">
         <v>123</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>124</v>
       </c>
       <c r="B32" t="s">
         <v>125</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
         <v>126</v>