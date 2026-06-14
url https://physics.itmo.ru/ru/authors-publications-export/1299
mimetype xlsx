--- v3 (2026-03-25)
+++ v4 (2026-06-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -311,291 +311,285 @@
   <si>
     <t>Vladimir Lenets, Sergei A. Kuznetsov, Andrey Sayanskiy, Pavel Lazorskiy, Juan Domingo Baena, Stanislav Glybovski</t>
   </si>
   <si>
     <t>IEEE Transactions on Terahertz Science and Technology</t>
   </si>
   <si>
     <t>165-174</t>
   </si>
   <si>
     <t>10.1109/tthz.2020.3036191</t>
   </si>
   <si>
     <t>THz power divider based on self-complementary metasurface</t>
   </si>
   <si>
     <t>2020 14th European Conference on Antennas and Propagation (EuCAP)</t>
   </si>
   <si>
     <t>10.23919/eucap48036.2020.9135500</t>
   </si>
   <si>
     <t>Simultaneous suppression of forward and backward light scattering by high-index nanoparticles based on Kerker-like effects</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012158</t>
   </si>
   <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
+    <t>Quasi-isotropic Huygens resonant scatterer in microwaves</t>
+  </si>
+  <si>
+    <t>A. C. Escobar, Andrey Sayanskiy, J. L. Araque-Quijano, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900867</t>
+  </si>
+  <si>
+    <t>All-dielectric metamirror for independent and asymmetric wave-front control</t>
+  </si>
+  <si>
+    <t>Mikhail Odit, Andrey Sayanskiy, V. S. Asadchy, Polina Kapitanova, S. A. Tretyakov, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1103/physrevb.100.205136</t>
+  </si>
+  <si>
+    <t>Reflectionless perfect absorber with low angular and polarization sensitivity</t>
+  </si>
+  <si>
+    <t>J. P. del Risco, Andrey Sayanskiy, J. D. Ortiz, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900945</t>
+  </si>
+  <si>
+    <t>Self-complementary metasurfaces as efficient tools for polarization sensitive control of THz beams</t>
+  </si>
+  <si>
+    <t>Andrey Sayanskiy, Vladimir Lenets, S. Kuznetsov, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900847</t>
+  </si>
+  <si>
     <t>Investigation of surface waves on anisotropic self-complementary metasurfaces</t>
   </si>
   <si>
     <t>Vladimir Lenets, Andrey Sayanskiy, Stanislav Glybovski, E. Martini, J. Baena, S. Maci</t>
   </si>
   <si>
-    <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/metamaterials.2019.8900944</t>
   </si>
   <si>
     <t>Left-handed metamaterials matched to free space through mechanical tuning</t>
   </si>
   <si>
     <t>A. C. Escobar, Andrey Sayanskiy, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900935</t>
   </si>
   <si>
-    <t>Quasi-isotropic Huygens resonant scatterer in microwaves</t>
-[...34 lines deleted...]
-  <si>
     <t>Frequency controllable polarization rotation of THz waves with a self-complementary metasurface</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Sergei A. Kuznetsov, Daria S. Tanygina, Juan P. del Risco, Stanislav Glybovski, Juan D. Baena</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tap.2019.2948738</t>
   </si>
   <si>
     <t>Non-scattering Metasurface-bound Cavities for Field Localization, Enhancement, and Suppression</t>
   </si>
   <si>
     <t>F.S. Cuesta, Andrey Sayanskiy, Vladimir Lenets, X. Ma, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1109/tap.2019.2938661</t>
   </si>
   <si>
     <t>Transparency and perfect absorption of all-dielectric resonant metasurfaces governed by the transverse Kerker effect</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Alexander Shalin</t>
   </si>
   <si>
     <t>Physical Review Materials</t>
   </si>
   <si>
     <t>085201</t>
   </si>
   <si>
     <t>10.1103/physrevmaterials.3.085201</t>
   </si>
   <si>
     <t>Approach to analysis of all-dielectric free-form antenna systems</t>
   </si>
   <si>
     <t>Andrey Sayanskiy</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.27.022363</t>
   </si>
   <si>
     <t>Metasurface Engineering through Bound States in the Continuum</t>
   </si>
   <si>
-    <t>Andrey Sayanskiy, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>014024</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.12.014024</t>
   </si>
   <si>
     <t>Transverse Scattering and Generalized Kerker Effects in All-Dielectric Mie-Resonant Metaoptics</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.122.193905</t>
   </si>
   <si>
     <t>Controlling high-Q trapped modes in polarization-insensitive all-dielectric metasurfaces</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Polina Kapitanova</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.99.085306</t>
   </si>
   <si>
+    <t>Huygens’ metasurfaces covering from waveplates to perfect absorbers</t>
+  </si>
+  <si>
+    <t>Andrey Sayanskiy, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</t>
+  </si>
+  <si>
+    <t>511–514</t>
+  </si>
+  <si>
+    <t>10.1109/ICEAA.2018.8520494</t>
+  </si>
+  <si>
+    <t>Validity of homogenization for artificial plasmas: Straight strips versus zigzag strips</t>
+  </si>
+  <si>
+    <t>Andrey Sayanskiy, Dmitry Zhirihin, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2018 12th Int. Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>31–33</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2018.8534144</t>
+  </si>
+  <si>
+    <t>A linear-to-circular polarization converter with broadband transparency based on Huygens’ metasurface</t>
+  </si>
+  <si>
+    <t>343–345</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2018.8534062</t>
+  </si>
+  <si>
+    <t>The physics of self-complementary metasurfaces under circularly polarized waves</t>
+  </si>
+  <si>
+    <t>37–39</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2018.8534054</t>
+  </si>
+  <si>
     <t>The physics of self-complementary metasurfaces</t>
   </si>
   <si>
-    <t>Andrey Sayanskiy, Stanislav Glybovski</t>
-[...4 lines deleted...]
-  <si>
     <t>515–517</t>
   </si>
   <si>
     <t>10.1109/ICEAA.2018.8520493</t>
   </si>
   <si>
     <t>Self-complementary tessellations as universal design approach for lp-to-cp transforming frequency selective surfaces</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Andrey Sayanskiy, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
-    <t>2018 12th Int. Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>155–157</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2018.8534085</t>
   </si>
   <si>
     <t>Broadband-Reflectionless Perfect Absorber Made of Planar Resonators</t>
   </si>
   <si>
     <t>34–36</t>
   </si>
   <si>
     <t>https://ieee</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2018.8534141</t>
   </si>
   <si>
-    <t>Huygens’ metasurfaces covering from waveplates to perfect absorbers</t>
-[...37 lines deleted...]
-  <si>
     <t>Experimental observation of toroidal dipole modes in all-dielectric metasurfaces</t>
-  </si>
-[...1 lines deleted...]
-    <t>Andrey Sayanskiy, Polina Kapitanova, Yuri Kivshar</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.201801166</t>
   </si>
   <si>
     <t>All-dielectric Metasurfaces as an Efficient Tool for Electromagnetic Waves Manipulation</t>
   </si>
   <si>
     <t>Polina Kapitanova, Andrey Sayanskiy, Mikhail Odit, Pavel Belov</t>
   </si>
   <si>
     <t>20th International Conference on Transparent Optical Networks (ICTON)</t>
   </si>
   <si>
     <t>10.1109/ICTON.2018.8473772</t>
   </si>
   <si>
     <t>Polarity of the Fano resonance in the near-field magnetic dipole response of a dielectric particle near a conductive surface</t>
   </si>
   <si>
     <t>Irina Khromova, Andrey Sayanskiy, Andrey Uryutin, Andrei Evlyukhin</t>
   </si>
@@ -1001,51 +995,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="159.104" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="231.086" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="214.662" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1703,112 +1697,112 @@
       <c r="B26" t="s">
         <v>106</v>
       </c>
       <c r="C26" t="s">
         <v>107</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>2019</v>
       </c>
       <c r="G26" t="s">
         <v>108</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>110</v>
       </c>
       <c r="C27" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="E27"/>
+        <v>54</v>
+      </c>
+      <c r="D27">
+        <v>100</v>
+      </c>
+      <c r="E27">
+        <v>205136</v>
+      </c>
       <c r="F27">
         <v>2019</v>
       </c>
       <c r="G27" t="s">
         <v>111</v>
       </c>
-      <c r="H27"/>
-      <c r="I27"/>
+      <c r="H27">
+        <v>3.58</v>
+      </c>
+      <c r="I27">
+        <v>1.81</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>113</v>
       </c>
       <c r="C28" t="s">
         <v>107</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28">
         <v>2019</v>
       </c>
       <c r="G28" t="s">
         <v>114</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>116</v>
       </c>
       <c r="C29" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
       <c r="F29">
         <v>2019</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
-      <c r="H29">
-[...4 lines deleted...]
-      </c>
+      <c r="H29"/>
+      <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>119</v>
       </c>
       <c r="C30" t="s">
         <v>107</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>2019</v>
       </c>
       <c r="G30" t="s">
         <v>120</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>121</v>
@@ -1925,520 +1919,520 @@
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35">
         <v>22363</v>
       </c>
       <c r="F35">
         <v>2019</v>
       </c>
       <c r="G35" t="s">
         <v>139</v>
       </c>
       <c r="H35">
         <v>3.67</v>
       </c>
       <c r="I35">
         <v>1.53</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>140</v>
       </c>
       <c r="B36" t="s">
+        <v>137</v>
+      </c>
+      <c r="C36" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="D36">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F36">
         <v>2019</v>
       </c>
       <c r="G36" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H36">
         <v>4.19</v>
       </c>
       <c r="I36">
         <v>1.87</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D37">
         <v>122</v>
       </c>
       <c r="E37">
         <v>193905</v>
       </c>
       <c r="F37">
         <v>2019</v>
       </c>
       <c r="G37" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H37">
         <v>8.39</v>
       </c>
       <c r="I37">
         <v>3.59</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>147</v>
+      </c>
+      <c r="B38" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C38" t="s">
         <v>54</v>
       </c>
       <c r="D38">
         <v>99</v>
       </c>
       <c r="E38">
         <v>85306</v>
       </c>
       <c r="F38">
         <v>2019</v>
       </c>
       <c r="G38" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="H38">
         <v>3.58</v>
       </c>
       <c r="I38">
         <v>1.81</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" t="s">
         <v>151</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F39">
         <v>2018</v>
       </c>
       <c r="G39" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
         <v>156</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F40">
         <v>2018</v>
       </c>
       <c r="G40" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" t="s">
+        <v>151</v>
+      </c>
+      <c r="C41" t="s">
+        <v>157</v>
+      </c>
+      <c r="D41"/>
+      <c r="E41" t="s">
         <v>161</v>
-      </c>
-[...10 lines deleted...]
-        <v>163</v>
       </c>
       <c r="F41">
         <v>2018</v>
       </c>
       <c r="G41" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C42" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F42">
         <v>2018</v>
       </c>
       <c r="G42" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B43" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="C43" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="F43">
         <v>2018</v>
       </c>
       <c r="G43" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="C44" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="F44">
         <v>2018</v>
       </c>
       <c r="G44" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>173</v>
+      </c>
+      <c r="B45" t="s">
+        <v>151</v>
+      </c>
+      <c r="C45" t="s">
+        <v>157</v>
+      </c>
+      <c r="D45" t="s">
+        <v>174</v>
+      </c>
+      <c r="E45" t="s">
         <v>175</v>
-      </c>
-[...8 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F45">
         <v>2018</v>
       </c>
       <c r="G45" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>177</v>
+      </c>
+      <c r="B46" t="s">
+        <v>148</v>
+      </c>
+      <c r="C46" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D46">
         <v>7</v>
       </c>
       <c r="E46">
         <v>1801166</v>
       </c>
       <c r="F46">
         <v>2018</v>
       </c>
       <c r="G46" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="H46">
         <v>7.13</v>
       </c>
       <c r="I46">
         <v>2.71</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>180</v>
+      </c>
+      <c r="B47" t="s">
+        <v>181</v>
+      </c>
+      <c r="C47" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D47"/>
       <c r="E47">
         <v>43525</v>
       </c>
       <c r="F47">
         <v>2018</v>
       </c>
       <c r="G47" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>184</v>
+      </c>
+      <c r="B48" t="s">
+        <v>185</v>
+      </c>
+      <c r="C48" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D48">
         <v>12</v>
       </c>
       <c r="E48">
         <v>1800037</v>
       </c>
       <c r="F48">
         <v>2018</v>
       </c>
       <c r="G48" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="H48">
         <v>9.06</v>
       </c>
       <c r="I48">
         <v>3.82</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B49" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C49" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D49">
         <v>10</v>
       </c>
       <c r="E49" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="F49">
         <v>2018</v>
       </c>
       <c r="G49" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="H49">
         <v>4.53</v>
       </c>
       <c r="I49">
         <v>1.94</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C50" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D50" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E50">
         <v>1800302</v>
       </c>
       <c r="F50">
         <v>2018</v>
       </c>
       <c r="G50" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="H50">
         <v>7.13</v>
       </c>
       <c r="I50">
         <v>2.71</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>194</v>
+      </c>
+      <c r="B51" t="s">
+        <v>195</v>
+      </c>
+      <c r="C51" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51">
         <v>2018</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C52" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="F52">
         <v>2017</v>
       </c>
       <c r="G52" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B53" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C53" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F53">
         <v>2017</v>
       </c>
       <c r="G53" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="H53"/>
       <c r="I53"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F54">
         <v>2017</v>
       </c>
       <c r="G54" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H54">
         <v>3.45</v>
       </c>
       <c r="I54">
         <v>1.05</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>