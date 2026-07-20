--- v4 (2026-06-14)
+++ v5 (2026-07-20)
@@ -329,107 +329,107 @@
   <si>
     <t>10.23919/eucap48036.2020.9135500</t>
   </si>
   <si>
     <t>Simultaneous suppression of forward and backward light scattering by high-index nanoparticles based on Kerker-like effects</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012158</t>
   </si>
   <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
+    <t>All-dielectric metamirror for independent and asymmetric wave-front control</t>
+  </si>
+  <si>
+    <t>Mikhail Odit, Andrey Sayanskiy, V. S. Asadchy, Polina Kapitanova, S. A. Tretyakov, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1103/physrevb.100.205136</t>
+  </si>
+  <si>
+    <t>Reflectionless perfect absorber with low angular and polarization sensitivity</t>
+  </si>
+  <si>
+    <t>J. P. del Risco, Andrey Sayanskiy, J. D. Ortiz, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900945</t>
+  </si>
+  <si>
+    <t>Self-complementary metasurfaces as efficient tools for polarization sensitive control of THz beams</t>
+  </si>
+  <si>
+    <t>Andrey Sayanskiy, Vladimir Lenets, S. Kuznetsov, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900847</t>
+  </si>
+  <si>
+    <t>Investigation of surface waves on anisotropic self-complementary metasurfaces</t>
+  </si>
+  <si>
+    <t>Vladimir Lenets, Andrey Sayanskiy, Stanislav Glybovski, E. Martini, J. Baena, S. Maci</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900944</t>
+  </si>
+  <si>
+    <t>Left-handed metamaterials matched to free space through mechanical tuning</t>
+  </si>
+  <si>
+    <t>A. C. Escobar, Andrey Sayanskiy, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900935</t>
+  </si>
+  <si>
     <t>Quasi-isotropic Huygens resonant scatterer in microwaves</t>
   </si>
   <si>
     <t>A. C. Escobar, Andrey Sayanskiy, J. L. Araque-Quijano, Stanislav Glybovski</t>
   </si>
   <si>
-    <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/metamaterials.2019.8900867</t>
   </si>
   <si>
-    <t>All-dielectric metamirror for independent and asymmetric wave-front control</t>
-[...43 lines deleted...]
-  <si>
     <t>Frequency controllable polarization rotation of THz waves with a self-complementary metasurface</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Sergei A. Kuznetsov, Daria S. Tanygina, Juan P. del Risco, Stanislav Glybovski, Juan D. Baena</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tap.2019.2948738</t>
   </si>
   <si>
     <t>Non-scattering Metasurface-bound Cavities for Field Localization, Enhancement, and Suppression</t>
   </si>
   <si>
     <t>F.S. Cuesta, Andrey Sayanskiy, Vladimir Lenets, X. Ma, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1109/tap.2019.2938661</t>
   </si>
   <si>
     <t>Transparency and perfect absorption of all-dielectric resonant metasurfaces governed by the transverse Kerker effect</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Alexander Shalin</t>
@@ -464,131 +464,131 @@
   <si>
     <t>014024</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.12.014024</t>
   </si>
   <si>
     <t>Transverse Scattering and Generalized Kerker Effects in All-Dielectric Mie-Resonant Metaoptics</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.122.193905</t>
   </si>
   <si>
     <t>Controlling high-Q trapped modes in polarization-insensitive all-dielectric metasurfaces</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Polina Kapitanova</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.99.085306</t>
   </si>
   <si>
+    <t>A linear-to-circular polarization converter with broadband transparency based on Huygens’ metasurface</t>
+  </si>
+  <si>
+    <t>Andrey Sayanskiy, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2018 12th Int. Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>343–345</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2018.8534062</t>
+  </si>
+  <si>
+    <t>The physics of self-complementary metasurfaces under circularly polarized waves</t>
+  </si>
+  <si>
+    <t>37–39</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2018.8534054</t>
+  </si>
+  <si>
+    <t>The physics of self-complementary metasurfaces</t>
+  </si>
+  <si>
+    <t>2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</t>
+  </si>
+  <si>
+    <t>515–517</t>
+  </si>
+  <si>
+    <t>10.1109/ICEAA.2018.8520493</t>
+  </si>
+  <si>
+    <t>Self-complementary tessellations as universal design approach for lp-to-cp transforming frequency selective surfaces</t>
+  </si>
+  <si>
+    <t>Stanislav Glybovski, Andrey Sayanskiy, Alexey Slobozhanyuk, Pavel Belov</t>
+  </si>
+  <si>
+    <t>155–157</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2018.8534085</t>
+  </si>
+  <si>
+    <t>Broadband-Reflectionless Perfect Absorber Made of Planar Resonators</t>
+  </si>
+  <si>
+    <t>34–36</t>
+  </si>
+  <si>
+    <t>https://ieee</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2018.8534141</t>
+  </si>
+  <si>
     <t>Huygens’ metasurfaces covering from waveplates to perfect absorbers</t>
   </si>
   <si>
-    <t>Andrey Sayanskiy, Stanislav Glybovski</t>
-[...4 lines deleted...]
-  <si>
     <t>511–514</t>
   </si>
   <si>
     <t>10.1109/ICEAA.2018.8520494</t>
   </si>
   <si>
     <t>Validity of homogenization for artificial plasmas: Straight strips versus zigzag strips</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Dmitry Zhirihin, Stanislav Glybovski</t>
   </si>
   <si>
-    <t>2018 12th Int. Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>31–33</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2018.8534144</t>
   </si>
   <si>
-    <t>A linear-to-circular polarization converter with broadband transparency based on Huygens’ metasurface</t>
-[...49 lines deleted...]
-  <si>
     <t>Experimental observation of toroidal dipole modes in all-dielectric metasurfaces</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.201801166</t>
   </si>
   <si>
     <t>All-dielectric Metasurfaces as an Efficient Tool for Electromagnetic Waves Manipulation</t>
   </si>
   <si>
     <t>Polina Kapitanova, Andrey Sayanskiy, Mikhail Odit, Pavel Belov</t>
   </si>
   <si>
     <t>20th International Conference on Transparent Optical Networks (ICTON)</t>
   </si>
   <si>
     <t>10.1109/ICTON.2018.8473772</t>
   </si>
   <si>
     <t>Polarity of the Fano resonance in the near-field magnetic dipole response of a dielectric particle near a conductive surface</t>
   </si>
   <si>
     <t>Irina Khromova, Andrey Sayanskiy, Andrey Uryutin, Andrei Evlyukhin</t>
@@ -605,72 +605,72 @@
   <si>
     <t>034026</t>
   </si>
   <si>
     <t>10.1103/PhysRevApplied.10.034026</t>
   </si>
   <si>
     <t>All-dielectric metalattice with enhanced toroidal dipole response</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/adom.201800302</t>
   </si>
   <si>
     <t>Microwave reflecting focusing metasurface based on water</t>
   </si>
   <si>
     <t>Mikhail Odit, Andrey Sayanskiy, Pavel Belov</t>
   </si>
   <si>
     <t>Proc. of AP-S Symposium on Antennas and Propagation and URSI CNC/USNC Joint Meeting</t>
   </si>
   <si>
+    <t>Generalized Huygens’ Metasurface Based on Higher Order Magnetic Dipolar Resonances</t>
+  </si>
+  <si>
+    <t>Polina Kapitanova, Andrey Sayanskiy, Pavel Belov</t>
+  </si>
+  <si>
+    <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>172 - 174</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2017.8107879</t>
+  </si>
+  <si>
     <t>Focusing Performance of Luneburg Lenses Based on a Broadband Artificial Dielectric Metamaterial</t>
   </si>
   <si>
-    <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>304-306</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2017.8107792</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/MetaMaterials.2017.8107879</t>
   </si>
   <si>
     <t>Broadband 3D Luneburg Lenses Based on Metamaterials of Radially Diverging Dielectric Rods</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Stanislav Glybovski, Dmitry Filonov, Pavel Belov</t>
   </si>
   <si>
     <t>1520-1523</t>
   </si>
   <si>
     <t>10.1109/LAWP.2016.2647383</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1676,164 +1676,164 @@
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" t="s">
         <v>103</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>2020</v>
       </c>
       <c r="G25" t="s">
         <v>104</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>106</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="E26"/>
+        <v>54</v>
+      </c>
+      <c r="D26">
+        <v>100</v>
+      </c>
+      <c r="E26">
+        <v>205136</v>
+      </c>
       <c r="F26">
         <v>2019</v>
       </c>
       <c r="G26" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="I26"/>
+        <v>107</v>
+      </c>
+      <c r="H26">
+        <v>3.58</v>
+      </c>
+      <c r="I26">
+        <v>1.81</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
         <v>109</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>110</v>
       </c>
-      <c r="C27" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D27"/>
+      <c r="E27"/>
       <c r="F27">
         <v>2019</v>
       </c>
       <c r="G27" t="s">
         <v>111</v>
       </c>
-      <c r="H27">
-[...4 lines deleted...]
-      </c>
+      <c r="H27"/>
+      <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>113</v>
       </c>
       <c r="C28" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28">
         <v>2019</v>
       </c>
       <c r="G28" t="s">
         <v>114</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>116</v>
       </c>
       <c r="C29" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>2019</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>119</v>
       </c>
       <c r="C30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>2019</v>
       </c>
       <c r="G30" t="s">
         <v>120</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>121</v>
       </c>
       <c r="B31" t="s">
         <v>122</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
         <v>2019</v>
       </c>
       <c r="G31" t="s">
         <v>123</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>124</v>
       </c>
       <c r="B32" t="s">
         <v>125</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
         <v>126</v>
@@ -2029,173 +2029,173 @@
       </c>
       <c r="B39" t="s">
         <v>151</v>
       </c>
       <c r="C39" t="s">
         <v>152</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
         <v>153</v>
       </c>
       <c r="F39">
         <v>2018</v>
       </c>
       <c r="G39" t="s">
         <v>154</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>155</v>
       </c>
       <c r="B40" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C40" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F40">
         <v>2018</v>
       </c>
       <c r="G40" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>151</v>
       </c>
       <c r="C41" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F41">
         <v>2018</v>
       </c>
       <c r="G41" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" t="s">
         <v>163</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
         <v>164</v>
       </c>
       <c r="F42">
         <v>2018</v>
       </c>
       <c r="G42" t="s">
         <v>165</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>166</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" t="s">
         <v>152</v>
       </c>
-      <c r="D43"/>
+      <c r="D43" t="s">
+        <v>167</v>
+      </c>
       <c r="E43" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F43">
         <v>2018</v>
       </c>
       <c r="G43" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B44" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="C44" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
         <v>171</v>
       </c>
       <c r="F44">
         <v>2018</v>
       </c>
       <c r="G44" t="s">
         <v>172</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>173</v>
       </c>
       <c r="B45" t="s">
-        <v>151</v>
+        <v>174</v>
       </c>
       <c r="C45" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="D45"/>
       <c r="E45" t="s">
         <v>175</v>
       </c>
       <c r="F45">
         <v>2018</v>
       </c>
       <c r="G45" t="s">
         <v>176</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>177</v>
       </c>
       <c r="B46" t="s">
         <v>148</v>
       </c>
       <c r="C46" t="s">
         <v>178</v>
       </c>
       <c r="D46">
         <v>7</v>
       </c>
@@ -2327,77 +2327,77 @@
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>194</v>
       </c>
       <c r="B51" t="s">
         <v>195</v>
       </c>
       <c r="C51" t="s">
         <v>196</v>
       </c>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51">
         <v>2018</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>197</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="C52" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F52">
         <v>2017</v>
       </c>
       <c r="G52" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B53" t="s">
-        <v>202</v>
+        <v>151</v>
       </c>
       <c r="C53" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
         <v>203</v>
       </c>
       <c r="F53">
         <v>2017</v>
       </c>
       <c r="G53" t="s">
         <v>204</v>
       </c>
       <c r="H53"/>
       <c r="I53"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>205</v>
       </c>
       <c r="B54" t="s">
         <v>206</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">