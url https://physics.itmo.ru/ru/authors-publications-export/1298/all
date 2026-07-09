--- v1 (2025-11-28)
+++ v2 (2026-07-09)
@@ -107,51 +107,51 @@
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.109.144102</t>
   </si>
   <si>
     <t>Fast Simulation of Light Scattering and Harmonic Generation in Axially Symmetric Structures in COMSOL</t>
   </si>
   <si>
     <t>Sergey Gladishev, Olesya Pashina, Alexey Proskurin, Anna Nikolaeva, Zarina Sadrieva, Mihail Petrov, Andrey Bogdanov, Kristina Frizyuk</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>404-418</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.3c01166</t>
   </si>
   <si>
     <t>Nonlinearity-Induced Optical Torque</t>
   </si>
   <si>
-    <t>Ivan Toftul, Gleb Fedorovich, Denis Kislov, Kristina Frizyuk, Yuri Kivshar, Mihail Petrov</t>
+    <t>Ivan Toftul, Gleb Fedorovich, Denis Kislov, Kristina Frizyuk, Mihail Petrov</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.130.243802</t>
   </si>
   <si>
     <t>Multipolar theory of bianisotropic response of meta-atoms</t>
   </si>
   <si>
     <t>Maria Poleva, Kristina Frizyuk, Kseniia Baryshnikova, Andrei Evlyukhin, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevb.107.l041304</t>
   </si>
   <si>
     <t>Nonlinear circular dichroism in achiral dielectric nanoparticles</t>
   </si>
   <si>
     <t>Anastasia Nikitina, Anna Nikolaeva, Kristina Frizyuk</t>
   </si>
   <si>
     <t>10.1103/physrevb.107.l041405</t>
   </si>
@@ -185,105 +185,105 @@
   <si>
     <t>10.1103/physrevb.105.165311</t>
   </si>
   <si>
     <t>Bound states in the continuum in the multipole approximation</t>
   </si>
   <si>
     <t>Metamaterials XIII</t>
   </si>
   <si>
     <t>10.1117/12.2621078</t>
   </si>
   <si>
     <t>Thermo-optical reshaping of second-harmonic emission from dimer all-dielectric nanoresonators</t>
   </si>
   <si>
     <t>Olesya Pashina, Kristina Frizyuk, Georgiy Zograf, Mihail Petrov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.444348</t>
   </si>
   <si>
+    <t>Total angular momenta quantization of dielectric sphere modes</t>
+  </si>
+  <si>
+    <t>Ivan Toftul, Kristina Frizyuk, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012152</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012152</t>
+  </si>
+  <si>
+    <t>High-Q states in acoustic apple-shaped resonators</t>
+  </si>
+  <si>
+    <t>Vladimir Igoshin, Anastasia Nikitina, Maria Tsimoha, Ivan Toftul, Mihail Petrov, Kristina Frizyuk</t>
+  </si>
+  <si>
+    <t>012040</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012040</t>
+  </si>
+  <si>
     <t>Nontrivial optical response of silicon triangular prisms</t>
   </si>
   <si>
     <t>Maria Poleva, Kseniia Baryshnikova, Kristina Frizyuk, A B Evlyukhin</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012111</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012111</t>
   </si>
   <si>
-    <t>Total angular momenta quantization of dielectric sphere modes</t>
-[...22 lines deleted...]
-  <si>
     <t>Opto-thermally controlled beam steering in nonlinear all-dielectric metastructures</t>
   </si>
   <si>
     <t>Davide Rocco, marco gandolfi, Andrea Tognazzi, Olesya Pashina, Georgiy Zograf, Kristina Frizyuk, Carlo Gigli, Giuseppe Leo, Sergey Makarov, Mihail Petrov, Costantino De Angelis</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.440564</t>
   </si>
   <si>
     <t>Nonlinear Circular Dichroism in Mie-Resonant Nanoparticle Dimers</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Elizaveta Melik-Gaykazyan, Mihail Petrov, Yuri Kivshar</t>
+    <t>Kristina Frizyuk, Elizaveta Melik-Gaykazyan, Mihail Petrov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c01025</t>
   </si>
   <si>
     <t>Directional emission of down-converted photons from a dielectric nanoresonator</t>
   </si>
   <si>
     <t>Anna Nikolaeva, Kristina Frizyuk, Nikita Olekhno, Alexander Solntsev, Mihail Petrov</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>10.1103/physreva.103.043703</t>
   </si>
   <si>
     <t>Thermally induced reshaping of second harmonic radiation patterns from resonant semiconductor nanostructures</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
@@ -320,99 +320,99 @@
   <si>
     <t>Kristina Frizyuk, Mihail Petrov</t>
   </si>
   <si>
     <t>012042</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012042</t>
   </si>
   <si>
     <t>Analysis of multipolar contributions to eigenmodes in resonators of various shapes</t>
   </si>
   <si>
     <t>Сергей Гладышев, Кристина Фризюк, Андрей Богданов</t>
   </si>
   <si>
     <t>Nanophotonics VIII</t>
   </si>
   <si>
     <t>10.1117/12.2555709</t>
   </si>
   <si>
     <t>Multipole analysis of bound states in the continuum supported by a periodic array of spheres</t>
   </si>
   <si>
-    <t>Zarina Sadrieva, Kristina Frizyuk, Mihail Petrov, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Zarina Sadrieva, Kristina Frizyuk, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900887</t>
   </si>
   <si>
     <t>Multipolar origin of bound states in the continuum</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.100.115303</t>
   </si>
   <si>
     <t>Revealing Low-Radiative Modes of Nanoresonators with Internal Raman Scattering</t>
   </si>
   <si>
-    <t>Kseniia Baryshnikova, Kristina Frizyuk, Georgiy Zograf, Sergey Makarov, M. A. Baranov, Dmitry Zuev, Valentin Milichko, Ivan Mukhin, Mihail Petrov, Andrei Evlyukhin</t>
+    <t>Kseniia Baryshnikova, Kristina Frizyuk, Georgiy Zograf, Sergey Makarov, M. A. Baranov, Dmitry Zuev, Ivan Mukhin, Mihail Petrov, Andrei Evlyukhin</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>25-30</t>
   </si>
   <si>
     <t>10.1134/s0021364019130010</t>
   </si>
   <si>
     <t>Second-harmonic generation in dielectric nanoparticles with different symmetries</t>
   </si>
   <si>
     <t>Kristina Frizyuk</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B: Optical Physics</t>
   </si>
   <si>
     <t>F32</t>
   </si>
   <si>
     <t>10.1364/josab.36.000f32</t>
   </si>
   <si>
     <t>Reshaping the Second-Order Polar Response of Hybrid Metal-Dielectric Nanodimers</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Mihail Petrov, Filipp Komissarenko, Ivan Mukhin, Yuri Kivshar</t>
+    <t>Kristina Frizyuk, Mihail Petrov, Filipp Komissarenko, Ivan Mukhin</t>
   </si>
   <si>
     <t>877-884</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.8b04089</t>
   </si>
   <si>
     <t>Second-harmonic generation in Mie-resonant dielectric nanoparticles made of noncentrosymmetric materials</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Alexander Poddubny, Mihail Petrov</t>
   </si>
   <si>
     <t>075425</t>
   </si>
   <si>
     <t>10.1103/physrevb.99.075425</t>
   </si>
   <si>
     <t>Second harmonic generation and spontaneous parametric down-conversion in Mie nanoresonators</t>
   </si>
   <si>
     <t>Mihail Petrov, Anna Nikolaeva, Kristina Frizyuk, Nikita Olekhno</t>
   </si>
@@ -440,81 +440,81 @@
   <si>
     <t>10.1088/1742-6596/1092/1/012037</t>
   </si>
   <si>
     <t>Chirality Driven by Magnetic Dipole Response for Demultiplexing of Surface Waves</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Kristina Frizyuk, Mihail Petrov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>doi.org/10.1002/lpor.201700168</t>
   </si>
   <si>
     <t>Enhancement of Raman scattering in dielectric nanostructures with electric and magnetic Mie resonances</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Mehedi Hasan, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.97.085414</t>
   </si>
   <si>
     <t>Hybrid nanocavity for molecular sensing</t>
   </si>
   <si>
-    <t>Valentin Milichko, Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
+    <t>Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>2017 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244858</t>
   </si>
   <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
     <t>Demultiplexing surface waves with silicon nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Mihail Petrov, Kristina Frizyuk, Sergey Makarov, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1063/1.4998064</t>
   </si>
   <si>
     <t>Raman scattering governed by dark resonant modes in silicon nanoparticles</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Valentin Milichko, Mihail Petrov, Dmitry Zuev, Sergey Makarov, Pavel Belov, Ivan Mukhin</t>
+    <t>Kristina Frizyuk, Mihail Petrov, Dmitry Zuev, Sergey Makarov, Pavel Belov, Ivan Mukhin</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>155-160</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756833</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -836,51 +836,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.676" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="254.652" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>