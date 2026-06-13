--- v3 (2026-04-10)
+++ v4 (2026-06-13)
@@ -107,51 +107,51 @@
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.109.144102</t>
   </si>
   <si>
     <t>Fast Simulation of Light Scattering and Harmonic Generation in Axially Symmetric Structures in COMSOL</t>
   </si>
   <si>
     <t>Sergey Gladishev, Olesya Pashina, Alexey Proskurin, Anna Nikolaeva, Zarina Sadrieva, Mihail Petrov, Andrey Bogdanov, Kristina Frizyuk</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>404-418</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.3c01166</t>
   </si>
   <si>
     <t>Nonlinearity-Induced Optical Torque</t>
   </si>
   <si>
-    <t>Ivan Toftul, Gleb Fedorovich, Denis Kislov, Kristina Frizyuk, Yuri Kivshar, Mihail Petrov</t>
+    <t>Ivan Toftul, Gleb Fedorovich, Denis Kislov, Kristina Frizyuk, Mihail Petrov</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.130.243802</t>
   </si>
   <si>
     <t>Multipolar theory of bianisotropic response of meta-atoms</t>
   </si>
   <si>
     <t>Maria Poleva, Kristina Frizyuk, Kseniia Baryshnikova, Andrei Evlyukhin, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevb.107.l041304</t>
   </si>
   <si>
     <t>Nonlinear circular dichroism in achiral dielectric nanoparticles</t>
   </si>
   <si>
     <t>Anastasia Nikitina, Anna Nikolaeva, Kristina Frizyuk</t>
   </si>
   <si>
     <t>10.1103/physrevb.107.l041405</t>
   </si>
@@ -239,51 +239,51 @@
   <si>
     <t>Ivan Toftul, Kristina Frizyuk, Mihail Petrov</t>
   </si>
   <si>
     <t>012152</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012152</t>
   </si>
   <si>
     <t>Opto-thermally controlled beam steering in nonlinear all-dielectric metastructures</t>
   </si>
   <si>
     <t>Davide Rocco, marco gandolfi, Andrea Tognazzi, Olesya Pashina, Georgiy Zograf, Kristina Frizyuk, Carlo Gigli, Giuseppe Leo, Sergey Makarov, Mihail Petrov, Costantino De Angelis</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.440564</t>
   </si>
   <si>
     <t>Nonlinear Circular Dichroism in Mie-Resonant Nanoparticle Dimers</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Elizaveta Melik-Gaykazyan, Mihail Petrov, Yuri Kivshar</t>
+    <t>Kristina Frizyuk, Elizaveta Melik-Gaykazyan, Mihail Petrov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c01025</t>
   </si>
   <si>
     <t>Directional emission of down-converted photons from a dielectric nanoresonator</t>
   </si>
   <si>
     <t>Anna Nikolaeva, Kristina Frizyuk, Nikita Olekhno, Alexander Solntsev, Mihail Petrov</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>10.1103/physreva.103.043703</t>
   </si>
   <si>
     <t>Thermally induced reshaping of second harmonic radiation patterns from resonant semiconductor nanostructures</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
@@ -320,99 +320,99 @@
   <si>
     <t>Kristina Frizyuk, Mihail Petrov</t>
   </si>
   <si>
     <t>012042</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012042</t>
   </si>
   <si>
     <t>Analysis of multipolar contributions to eigenmodes in resonators of various shapes</t>
   </si>
   <si>
     <t>Сергей Гладышев, Кристина Фризюк, Андрей Богданов</t>
   </si>
   <si>
     <t>Nanophotonics VIII</t>
   </si>
   <si>
     <t>10.1117/12.2555709</t>
   </si>
   <si>
     <t>Multipole analysis of bound states in the continuum supported by a periodic array of spheres</t>
   </si>
   <si>
-    <t>Zarina Sadrieva, Kristina Frizyuk, Mihail Petrov, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Zarina Sadrieva, Kristina Frizyuk, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900887</t>
   </si>
   <si>
     <t>Multipolar origin of bound states in the continuum</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.100.115303</t>
   </si>
   <si>
     <t>Revealing Low-Radiative Modes of Nanoresonators with Internal Raman Scattering</t>
   </si>
   <si>
     <t>Kseniia Baryshnikova, Kristina Frizyuk, Georgiy Zograf, Sergey Makarov, M. A. Baranov, Dmitry Zuev, Ivan Mukhin, Mihail Petrov, Andrei Evlyukhin</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>25-30</t>
   </si>
   <si>
     <t>10.1134/s0021364019130010</t>
   </si>
   <si>
     <t>Second-harmonic generation in dielectric nanoparticles with different symmetries</t>
   </si>
   <si>
     <t>Kristina Frizyuk</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B: Optical Physics</t>
   </si>
   <si>
     <t>F32</t>
   </si>
   <si>
     <t>10.1364/josab.36.000f32</t>
   </si>
   <si>
     <t>Reshaping the Second-Order Polar Response of Hybrid Metal-Dielectric Nanodimers</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Mihail Petrov, Filipp Komissarenko, Ivan Mukhin, Yuri Kivshar</t>
+    <t>Kristina Frizyuk, Mihail Petrov, Filipp Komissarenko, Ivan Mukhin</t>
   </si>
   <si>
     <t>877-884</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.8b04089</t>
   </si>
   <si>
     <t>Second-harmonic generation in Mie-resonant dielectric nanoparticles made of noncentrosymmetric materials</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Alexander Poddubny, Mihail Petrov</t>
   </si>
   <si>
     <t>075425</t>
   </si>
   <si>
     <t>10.1103/physrevb.99.075425</t>
   </si>
   <si>
     <t>Second harmonic generation and spontaneous parametric down-conversion in Mie nanoresonators</t>
   </si>
   <si>
     <t>Mihail Petrov, Anna Nikolaeva, Kristina Frizyuk, Nikita Olekhno</t>
   </si>