--- v4 (2026-06-13)
+++ v5 (2026-07-10)
@@ -185,87 +185,87 @@
   <si>
     <t>10.1103/physrevb.105.165311</t>
   </si>
   <si>
     <t>Bound states in the continuum in the multipole approximation</t>
   </si>
   <si>
     <t>Metamaterials XIII</t>
   </si>
   <si>
     <t>10.1117/12.2621078</t>
   </si>
   <si>
     <t>Thermo-optical reshaping of second-harmonic emission from dimer all-dielectric nanoresonators</t>
   </si>
   <si>
     <t>Olesya Pashina, Kristina Frizyuk, Georgiy Zograf, Mihail Petrov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.444348</t>
   </si>
   <si>
+    <t>Total angular momenta quantization of dielectric sphere modes</t>
+  </si>
+  <si>
+    <t>Ivan Toftul, Kristina Frizyuk, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012152</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012152</t>
+  </si>
+  <si>
     <t>High-Q states in acoustic apple-shaped resonators</t>
   </si>
   <si>
     <t>Vladimir Igoshin, Anastasia Nikitina, Maria Tsimoha, Ivan Toftul, Mihail Petrov, Kristina Frizyuk</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012040</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012040</t>
   </si>
   <si>
     <t>Nontrivial optical response of silicon triangular prisms</t>
   </si>
   <si>
     <t>Maria Poleva, Kseniia Baryshnikova, Kristina Frizyuk, A B Evlyukhin</t>
   </si>
   <si>
     <t>012111</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012111</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012152</t>
   </si>
   <si>
     <t>Opto-thermally controlled beam steering in nonlinear all-dielectric metastructures</t>
   </si>
   <si>
     <t>Davide Rocco, marco gandolfi, Andrea Tognazzi, Olesya Pashina, Georgiy Zograf, Kristina Frizyuk, Carlo Gigli, Giuseppe Leo, Sergey Makarov, Mihail Petrov, Costantino De Angelis</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.440564</t>
   </si>
   <si>
     <t>Nonlinear Circular Dichroism in Mie-Resonant Nanoparticle Dimers</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Elizaveta Melik-Gaykazyan, Mihail Petrov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c01025</t>
   </si>