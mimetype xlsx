--- v5 (2026-07-10)
+++ v6 (2026-09-09)
@@ -185,87 +185,87 @@
   <si>
     <t>10.1103/physrevb.105.165311</t>
   </si>
   <si>
     <t>Bound states in the continuum in the multipole approximation</t>
   </si>
   <si>
     <t>Metamaterials XIII</t>
   </si>
   <si>
     <t>10.1117/12.2621078</t>
   </si>
   <si>
     <t>Thermo-optical reshaping of second-harmonic emission from dimer all-dielectric nanoresonators</t>
   </si>
   <si>
     <t>Olesya Pashina, Kristina Frizyuk, Georgiy Zograf, Mihail Petrov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.444348</t>
   </si>
   <si>
+    <t>Nontrivial optical response of silicon triangular prisms</t>
+  </si>
+  <si>
+    <t>Maria Poleva, Kseniia Baryshnikova, Kristina Frizyuk, A B Evlyukhin</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012111</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012111</t>
+  </si>
+  <si>
     <t>Total angular momenta quantization of dielectric sphere modes</t>
   </si>
   <si>
     <t>Ivan Toftul, Kristina Frizyuk, Mihail Petrov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012152</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012152</t>
   </si>
   <si>
     <t>High-Q states in acoustic apple-shaped resonators</t>
   </si>
   <si>
     <t>Vladimir Igoshin, Anastasia Nikitina, Maria Tsimoha, Ivan Toftul, Mihail Petrov, Kristina Frizyuk</t>
   </si>
   <si>
     <t>012040</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012040</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012111</t>
   </si>
   <si>
     <t>Opto-thermally controlled beam steering in nonlinear all-dielectric metastructures</t>
   </si>
   <si>
     <t>Davide Rocco, marco gandolfi, Andrea Tognazzi, Olesya Pashina, Georgiy Zograf, Kristina Frizyuk, Carlo Gigli, Giuseppe Leo, Sergey Makarov, Mihail Petrov, Costantino De Angelis</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.440564</t>
   </si>
   <si>
     <t>Nonlinear Circular Dichroism in Mie-Resonant Nanoparticle Dimers</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Elizaveta Melik-Gaykazyan, Mihail Petrov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c01025</t>
   </si>