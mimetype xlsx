--- v2 (2025-12-01)
+++ v3 (2026-04-20)
@@ -218,51 +218,51 @@
   <si>
     <t>Nanotechnology</t>
   </si>
   <si>
     <t>10.1088/1361-6528/ab0daf</t>
   </si>
   <si>
     <t>Hybrid nanophotonics</t>
   </si>
   <si>
     <t>Sergey Lepeshov, Pavel Belov</t>
   </si>
   <si>
     <t>Physics-Uspekhi</t>
   </si>
   <si>
     <t>1035-1050</t>
   </si>
   <si>
     <t>10.3367/UFNe.2017.12.038275</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
   <si>
-    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
+    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
   <si>
     <t>Asymmetric metasurfaces with high-Q resonances governed by bound states in the continuum</t>
   </si>
   <si>
     <t>Sergey Lepeshov, Andrey Bogdanov, Yuri Kivshar</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.121.193903</t>
   </si>
   <si>
     <t>Near-field coupling effects in Mie-resonant photonic structures and all-dielectric metasurfaces</t>
   </si>
   <si>
     <t>Sergey Lepeshov, Yuri Kivshar</t>
   </si>
   <si>
     <t>2888-2894</t>
   </si>
@@ -317,144 +317,144 @@
   <si>
     <t>Boosting Terahertz Photoconductive Antenna Performance with Optimised Plasmonic Nanostructures</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-018-25013-7</t>
   </si>
   <si>
     <t>All-dielectric nanophotonics: the quest for better materials and fabrication techniques</t>
   </si>
   <si>
     <t>Dmitry Zuev, Sergey Lepeshov, Andrei Evlyukhin</t>
   </si>
   <si>
     <t>814-825</t>
   </si>
   <si>
     <t>10.1364/OPTICA.4.000814</t>
   </si>
   <si>
     <t>Fine-Tuning of the Magnetic Fano Resonance in Hybrid Oligomers via fs-Laser Induced Reshaping</t>
   </si>
   <si>
-    <t>Sergey Lepeshov, Ivan Mukhin, Dmitry Zuev, Valentin Milichko, Pavel Belov</t>
+    <t>Sergey Lepeshov, Ivan Mukhin, Dmitry Zuev, Pavel Belov</t>
   </si>
   <si>
     <t>4 (3)</t>
   </si>
   <si>
     <t>536–543</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00727</t>
   </si>
   <si>
+    <t>Optimization of Nanoantenna-Enhanced Terahertz Emission from Photoconductive Antennas</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/917/6/062060</t>
+  </si>
+  <si>
+    <t>Experimental demonstration of a reconfigurable magnetic Fano resonance in hybrid oligomers</t>
+  </si>
+  <si>
+    <t>Sergey Lepeshov, Dmitry Zuev, Pavel Belov, Ivan Mukhin</t>
+  </si>
+  <si>
+    <t>2017 Days on Diffraction (DD)</t>
+  </si>
+  <si>
+    <t>10.1109/DD.2017.8168025</t>
+  </si>
+  <si>
+    <t>Dielectric Yagi-Uda nanoantennas driven by electron-hole plasma photoexcitation</t>
+  </si>
+  <si>
+    <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/917/6/062054</t>
+  </si>
+  <si>
     <t>Dielectric chain driven by electron-hole plasma photoexcitation</t>
   </si>
   <si>
-    <t>2017 Days on Diffraction (DD)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/DD.2017.8168026</t>
   </si>
   <si>
-    <t>Optimization of Nanoantenna-Enhanced Terahertz Emission from Photoconductive Antennas</t>
-[...22 lines deleted...]
-  <si>
     <t>Approach for fine-tuning of hybrid dimer antennas via laser melting at the nanoscale</t>
   </si>
   <si>
     <t>Yali Sun, Stanislav Kolodny, Sergey Lepeshov, Dmitry Zuev, Pavel Belov</t>
   </si>
   <si>
     <t>Annalen der Physik</t>
   </si>
   <si>
     <t>10.1002/andp.201600272</t>
   </si>
   <si>
     <t>Tuning of hybrid oligomers via femtosecond laser reshaping at nanoscale</t>
   </si>
   <si>
     <t>Sergey Lepeshov, Dmitry Zuev, Pavel Belov</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>277-280</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756856</t>
   </si>
   <si>
     <t>Enhancement of terahertz photoconductive antenna operation by optical nanoantennas</t>
   </si>
   <si>
     <t>10.1002/lpor.201600199</t>
   </si>
   <si>
     <t>Tuning of hybrid nanostructures via fs-laser reshaping at nanoscale</t>
   </si>
   <si>
-    <t>Sergey Lepeshov, Dmitry Zuev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Pavel Belov</t>
+    <t>Sergey Lepeshov, Dmitry Zuev, Sergey Makarov, Ivan Mukhin, Pavel Belov</t>
   </si>
   <si>
     <t>2016 International Conference Laser Optics (LO)</t>
   </si>
   <si>
     <t>10.1109/lo.2016.7550034</t>
   </si>
   <si>
     <t>Manipulating Fano resonance via fs–laser melting of hybrid oligomers at nanoscale</t>
   </si>
   <si>
-    <t>Sergey Lepeshov, Yali Sun, Dmitry Zuev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Pavel Belov</t>
+    <t>Sergey Lepeshov, Yali Sun, Dmitry Zuev, Sergey Makarov, Ivan Mukhin, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012140</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -770,51 +770,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="211.091" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="195.667" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1513,140 +1513,140 @@
       </c>
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="F26">
         <v>2017</v>
       </c>
       <c r="G26" t="s">
         <v>104</v>
       </c>
       <c r="H26">
         <v>6.88</v>
       </c>
       <c r="I26">
         <v>3.38</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="C27" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="E27"/>
+        <v>24</v>
+      </c>
+      <c r="D27">
+        <v>917</v>
+      </c>
+      <c r="E27">
+        <v>62060</v>
+      </c>
       <c r="F27">
         <v>2017</v>
       </c>
       <c r="G27" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="H27"/>
-      <c r="I27"/>
+      <c r="I27">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" t="s">
         <v>108</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28"/>
       <c r="F28">
         <v>2017</v>
       </c>
       <c r="G28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H28"/>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
+      <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="E29"/>
+        <v>24</v>
+      </c>
+      <c r="D29">
+        <v>917</v>
+      </c>
+      <c r="E29">
+        <v>62054</v>
+      </c>
       <c r="F29">
         <v>2017</v>
       </c>
       <c r="G29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H29"/>
-      <c r="I29"/>
+      <c r="I29">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30"/>
       <c r="F30">
         <v>2017</v>
       </c>
       <c r="G30" t="s">
         <v>115</v>
       </c>
       <c r="H30"/>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
+      <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" t="s">
         <v>118</v>
       </c>
       <c r="D31">
         <v>529</v>
       </c>
       <c r="E31">
         <v>43647</v>
       </c>
       <c r="F31">
         <v>2016</v>
       </c>
       <c r="G31" t="s">
         <v>119</v>
       </c>
       <c r="H31">
         <v>3.04</v>